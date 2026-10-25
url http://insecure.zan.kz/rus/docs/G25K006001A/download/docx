--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c37bbf" w14:textId="1c37bbf">
+    <w:p w14:paraId="6d0accc" w14:textId="6d0accc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении мест для массового отдыха, туризма и спорта на водных объектах Карагандинской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Карагандинской области от 15 октября 2025 года № 60/01</w:t>
+        <w:t>Постановление акимата Карагандинской области от 15 октября 2025 года № 60/01.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Водным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -627,50 +627,90 @@
               </w:rPr>
               <w:t>№ 60/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень мест для массового отдыха, туризма и спорта на водных объектах Карагандинской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции постановления акимата Карагандинской области от 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -905,51 +945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговая полоса центрального озера в Парке имени 30 летия ВЛКСМ</w:t>
+Центральный парк культуры и отдыха города Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1315,52 +1355,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зона отдыха </w:t>
+              <w:t>
+Зона отдыха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1464,52 +1504,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зона отдыха </w:t>
+              <w:t>
+Зона отдыха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1613,52 +1653,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зона отдыха </w:t>
+              <w:t>
+Зона отдыха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2253,51 +2293,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сан-Тропе", береговая полоса Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2402,60 +2441,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ракета", береговая полоса Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Темиртау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2635,87 +2697,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зона отдыха</w:t>
-[...35 lines deleted...]
-Детский оздоровительный лагерь "Жас Алаш", береговая полоса Самаркандского водохранилища</w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Береговая полоса Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2783,88 +2845,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"ТЭМК" на береговой полосе Самаркандского водохранилища.</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Sulu", учетный квартал №2, участок №6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2933,87 +2995,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пляж</w:t>
-[...35 lines deleted...]
-Береговая полоса Самаркандского водохранилища</w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"зона отдыха Конвертерного цеха"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3081,88 +3143,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"LOFT", учетный квартал №2, участок №6</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дружный", правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3230,88 +3292,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№1 Листопрокатный цех (ЛПЦ – 1), правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3379,88 +3441,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Детский оздоровительный лагерь "Факел", правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№2 Листопрокатный цех (ЛПЦ – 2), правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3528,88 +3590,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"Дружный", правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№3 Листопрокатный цех (ЛПЦ – 3), правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3677,88 +3739,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-№1 (ЛПЦ-1), правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доменный цех, правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3826,88 +3888,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-№2 (ЛПЦ-2), правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксохимическое производство (КХП), правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3975,88 +4037,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-№3 (ЛПЦ-3), правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Механический цеха, правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4124,88 +4186,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Доменный цех, правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление железнодорожного транспорта, правый берег Самаркандского водохранилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4273,124 +4335,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
- город Темиртау</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жемчужина", ул.Мичурина, строение № 120А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Темиртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4422,88 +4484,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Механический цеха, правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семь пятниц", ул.Мичурина, № 114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4571,88 +4633,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Управление железнодорожного транспорта (УЖДТ), правый берег Самаркандского водохранилища</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База отдыха "Изба", ул. Мичурина, 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4757,51 +4819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жемчужина", ул.Мичурина, строение № 120А</w:t>
+"Камила" ул. Мичурина, 128/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4870,87 +4932,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пляж</w:t>
-[...35 lines deleted...]
-"Семь пятниц", ул.Мичурина, № 114</w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"М-19", ул. Мичурина, 114Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5018,124 +5080,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Темиртау</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балдаурен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5167,124 +5229,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Зона отдыха </w:t>
-[...71 lines deleted...]
-город Темиртау</w:t>
+"Аква Co" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5316,124 +5378,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Зона отдыха </w:t>
-[...71 lines deleted...]
-город Темиртау</w:t>
+Озеро Балхаш,в границах береговой линии </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5502,51 +5564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балдаурен"</w:t>
+Озеро Балхаш,в границах береговой линии "Медицинского колледжа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5651,51 +5713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Аква Co" </w:t>
+Озеро Балхаш, в границах береговой линии </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5800,51 +5862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Озеро Балхаш,в границах береговой линии </w:t>
+Озеро Балхаш, в границах береговой линии Зеленого мыса </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5949,51 +6011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Медицинский колледж"</w:t>
+Озеро Балхаш, в границах береговой линии поселка Торангалык по координатам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6098,51 +6160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Озеро Балхаш, в границах береговой линии </w:t>
+Озеро Балхаш, в границах береговой линии поселка Торангалык </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6247,51 +6309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Озеро Балхаш, в границах береговой линии Зеленого мыса </w:t>
+Озеро Балхаш, в границах береговой линии поселка Чубар-тюбек </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6395,88 +6457,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Озеро Балхаш, "Тулпар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, поселка Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6509,123 +6571,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пляж</w:t>
-[...71 lines deleted...]
-город Балхаш</w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Барковское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6658,123 +6720,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пляж</w:t>
-[...71 lines deleted...]
-город Балхаш</w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6807,123 +6869,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пляж</w:t>
-[...71 lines deleted...]
-город Балхаш</w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жемчужина"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6955,124 +7017,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нурбакыт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7104,124 +7166,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Фламинго"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7253,124 +7315,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лазурный берег"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7402,124 +7464,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Bertis Resort Hotel"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7551,124 +7613,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Santorini" (Санторини)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, Дачный поселок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7700,124 +7762,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Оазис"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7849,88 +7911,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"Big Ben", район Барковского</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ИРС", Территория Ботанического сада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7998,124 +8060,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Маяк"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8147,124 +8209,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лафа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8296,124 +8358,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Green Village"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8445,124 +8507,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шагала"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, Дачный поселок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8594,124 +8656,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Riviera"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, Дачный поселок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8743,124 +8805,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Волна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8892,124 +8954,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Долина отдыха"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Барковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9041,88 +9103,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"Riviera", поселок Рембаза</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балхаш", в районе Медицинского колледжа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9227,87 +9289,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Волна", район Барковского</w:t>
-[...35 lines deleted...]
-город Балхаш</w:t>
+"Сказка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9376,87 +9438,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Долина отдыха", район Барковского</w:t>
-[...35 lines deleted...]
-город Балхаш</w:t>
+"Релакс"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9488,124 +9550,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ДосStar"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9637,124 +9699,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Aqua crystal"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9786,124 +9848,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Фламинго"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9935,124 +9997,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ласточкино гнездо"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10121,87 +10183,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Family", район Торангалык</w:t>
-[...35 lines deleted...]
-город Балхаш</w:t>
+"Пегас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10233,124 +10295,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мырза"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10382,124 +10444,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тулпар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10531,124 +10593,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Фортуна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10680,124 +10742,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Найзатас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10829,124 +10891,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бриз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10978,124 +11040,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жагажай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11127,124 +11189,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Айналайын"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11276,124 +11338,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алма"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11425,124 +11487,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мерей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11574,124 +11636,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Айгерим"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11723,124 +11785,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"BAI house"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11872,124 +11934,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Вояж"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12021,124 +12083,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Океан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12170,124 +12232,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Досжан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12319,124 +12381,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Коктем"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12468,124 +12530,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Голубая Лагуна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12617,124 +12679,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын Құм"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12766,124 +12828,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Риф"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12915,124 +12977,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалкар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13064,124 +13126,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алладин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13213,124 +13275,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балхаш"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13362,124 +13424,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аквамарин 1"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13511,124 +13573,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аквамарин 2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13660,124 +13722,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аквамарин 3"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13809,124 +13871,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Андромеда"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13958,124 +14020,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тропикано"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14107,124 +14169,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Карагандинка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14256,124 +14318,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Палладин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14405,124 +14467,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дом 2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14554,124 +14616,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жемчужина"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14703,124 +14765,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Милана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14852,124 +14914,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Pacific"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15001,124 +15063,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Респект"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Балхаш, район Чубар-Тюбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15150,124 +15212,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Зона отдыха </w:t>
-[...71 lines deleted...]
-город Балхаш</w:t>
+"Шагала", ул. Космонавтов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Приозерск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15299,124 +15361,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"имени Ленина" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15448,124 +15510,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Абсолют", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15597,124 +15659,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Балхаш</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"имени Костенко" АО "Qarmet", левый берег Шерубай-Нуринского водохранилища, ведомственный объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15746,124 +15808,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстанская" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15895,124 +15957,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Зона отдыха </w:t>
-[...71 lines deleted...]
-город Абай</w:t>
+"Фламинго", правый берег Шерубай-Нуринского водохранилища </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16044,124 +16106,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Абайская" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16193,124 +16255,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тентекская" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16342,124 +16404,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Саранская" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16491,124 +16553,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"имени Кузембаева" АО "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16640,124 +16702,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НОММ АО "Qarmet", правый берег Шерубай-Нуринского водохранилища, ведомственный объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16789,124 +16851,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шубар" акционерное общество "Шубарколь комир", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16938,124 +17000,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лагуна", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17087,124 +17149,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинского погрузочно-транспортного управления акционерное общество "Qarmet", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17236,124 +17298,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бриз" товарищество с ограниченной ответственностью "BS Mining Company", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17385,124 +17447,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шахтинская", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17534,124 +17596,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дарус", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17683,124 +17745,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Медик" непубличное акционерное общество "Карагандинский медицинский университет", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17832,124 +17894,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дача", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17981,124 +18043,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"№7", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18130,124 +18192,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"№10", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18279,124 +18341,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Фортуна", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18428,124 +18490,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Отдыхай Мазева", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18577,124 +18639,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лейла", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18726,124 +18788,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Женис", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18875,124 +18937,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Достык", правый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19024,124 +19086,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ариадна", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19173,124 +19235,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жайлау", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19322,124 +19384,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"SERENITY", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19471,124 +19533,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Family Park", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19620,124 +19682,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жемчужина", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19769,124 +19831,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Holiday", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19918,124 +19980,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Fiesta", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20067,124 +20129,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Арасан", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20216,124 +20278,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Карагандинский университет имени академика Е. А. Букетова", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20402,87 +20464,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Holiday", левый берег Шерубай-Нуринского водохранилища, поселок Топар</w:t>
-[...35 lines deleted...]
-город Абай</w:t>
+"Чайка", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20551,87 +20613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Fiesta", левый берег Шерубай-Нуринского водохранилища, поселок Топар</w:t>
-[...35 lines deleted...]
-город Абай</w:t>
+"Бахыт", левый берег Шерубай-Нуринского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, поселок Топар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20663,124 +20725,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальный пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар-Жырауский район, поселок Ботакара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20812,124 +20874,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шахтер", береговая полоса озера "Самал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каркаралинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20961,124 +21023,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Зона отдыха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саумалколь, береговая полоса озера "Саумалколь"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каркаралинский район, Каршыгалинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21110,124 +21172,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-город Абай</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина "Каркаралинка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каркаралинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21296,87 +21358,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шерубай–Нуринское водохранилища, поселок Топар),</w:t>
-[...35 lines deleted...]
-город Абай</w:t>
+Плотина "Батык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21408,124 +21470,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-Бухар-Жырауский район</w:t>
+              <w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище "Ишимское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровсий район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21558,123 +21620,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зона отдыха</w:t>
-[...71 lines deleted...]
-Каркаралинский район</w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро "Караколь"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровсий район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21707,123 +21769,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зона отдыха</w:t>
-[...71 lines deleted...]
-Каркаралинский район</w:t>
+Пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро "Токсумак"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровсий район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21892,1022 +21954,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плотина "Каркаралинка"</w:t>
-[...35 lines deleted...]
-Каркаралинский район</w:t>
+Сарышаган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 143.</w:t>
-            </w:r>
-[...892 lines deleted...]
-149.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23047,55 +22215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23421,31 +22589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>