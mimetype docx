--- v0 (2025-11-09)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2ac009" w14:textId="f2ac009">
+    <w:p w14:paraId="d047379" w14:textId="d047379">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении государственного образовательного заказа на дошкольное воспитание и обучение, размера родительской платы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Карагандинской области от 21 февраля 2025 года № 11/02</w:t>
+        <w:t>Постановление акимата Карагандинской области от 21 февраля 2025 года № 11/02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -570,87 +570,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Карагандинской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "21" февраля 2025 года</w:t>
+              <w:t>от 21 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11/02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный образовательный заказ на дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления акимата Карагандинской области от 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60/04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования, распространяется на правоотношения, возникшие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1085,488 +1123,488 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7144</w:t>
+7492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 695</w:t>
+64767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 572</w:t>
+59600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 714</w:t>
+28711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114 097</w:t>
+116633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94 596</w:t>
+96957</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Город</w:t>
+              <w:t xml:space="preserve">
+Город </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 501</w:t>
+32 710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 327</w:t>
+58343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 911</w:t>
+53889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 884</w:t>
+25916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100 831</w:t>
+103249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 983</w:t>
+86250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1599,51 +1637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 645</w:t>
+40 202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1878,272 +1916,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142</w:t>
+173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 807</w:t>
+67024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 450</w:t>
+61605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 611</w:t>
+29731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118 498</w:t>
+121334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 117</w:t>
+100717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Город</w:t>
+              <w:t xml:space="preserve">
+Город </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2167,195 +2205,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 439</w:t>
+60600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 790</w:t>
+55895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 781</w:t>
+26876</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105 232</w:t>
+107950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87 504</w:t>
+90010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2388,51 +2426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142</w:t>
+173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2670,87 +2708,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Карагандинской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 21 "февраля" 2025 года</w:t>
+              <w:t>от 21 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11/02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер родительской платы на дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции постановления акимата Карагандинской области от 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60/04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования, распространяется на правоотношения, возникшие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2758,153 +2834,141 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2913,381 +2977,361 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество воспитанников</w:t>
-[...143 lines deleted...]
-Дошкольные организации с 9 часовым режимом работы (до 3-х лет / от 3-х лет)</w:t>
+Регионы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кол-во воспитанников </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ясли-сад/ детский сад (до 3-х лет/ от 3-х лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мини-центр с полным днем пребывания детей (до 3-х лет/ от 3-х лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Частные дошкольные организации (до 3-х лет/ от 3-х лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3315,2818 +3359,2908 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Актогайский район</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Балхаш</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16000/17000/18000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бухар-Жырауский район</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г.Балхаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17584</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Караганда</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар жырауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14000/15000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14000/15000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14000/15000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каркаралинский район</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г.Караганда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19000/20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19000/20000+дополнительные платные услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нуринский район</w:t>
-[...172 lines deleted...]
-            </w:pPr>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каркаралинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14000/15000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000/8000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24000/25000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осакаровский район</w:t>
-[...172 lines deleted...]
-            </w:pPr>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нуринский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000-от года до трех,от трех до шести 16000/16500; мини-центры до трех-14000, от трех 14500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000-от года до трех,от трех до шести 16000/16500; мини-центры до трех лет-14000, от трех лет 14500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17500/18000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Приозерск</w:t>
-[...172 lines deleted...]
-            </w:pPr>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+973</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11440/14500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11440/14500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Сарань</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г.Приозерск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15500/18500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15500/18500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Темиртау</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г. Сарань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13000/16000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13000/16000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13000/16000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шахтинск</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г. Темиртау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетский район</w:t>
-[...176 lines deleted...]
-            </w:pPr>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г.Шахтинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16000/17000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16000/17000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16000/17000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего</w:t>
-[...164 lines deleted...]
-            </w:pPr>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000/18000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6147,55 +6281,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6521,31 +6655,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>