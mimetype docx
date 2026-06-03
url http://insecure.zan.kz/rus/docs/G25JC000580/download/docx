--- v0 (2025-11-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="786d437" w14:textId="786d437">
+    <w:p w14:paraId="b651af0" w14:textId="b651af0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типовых квалификационных характеристик должностей руководителей и специалистов Центров поддержки семьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 24 октября 2025 года № 580-НҚ</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 24 октября 2025 года № 580-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1691,51 +1691,156 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административный процедурно-процессуальный кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – АППК);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац девятый пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       законы Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1850,51 +1955,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О государственных закупках"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1907,2743 +2011,3240 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2015 года № 1193 "О системе оплаты труда гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий" (далее – постановление Правительства № 1193);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
-[...15 lines deleted...]
-      основы, принципы и направления реализации государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок внутреннего трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарные правила. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       высшее (или послевузовское) (социальное, педагогическое, юридическое, экономическое, гуманитарное) образование и стаж работы в системе социальной защиты, занятости населения, образования, здравоохранения и правоохранительных органов (в организациях всех форм собственности) не менее 3 лет или на руководящих должностях в соответствующем по профилю организации виде экономической деятельности не менее 2 лет. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Заместитель руководителя (директора) Центра</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство и организует работу под общим руководством директора в соответствии с распределением обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует разработку и реализацию стратегии развития Центра по курируемому направлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает участие в разработке планов, контролирует работу по их выполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представление необходимой достоверной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает проведение научных исследований, разработку методических документов в сфере государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует своевременность исполнения приказов и решений директора Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство работой хозяйственной и технической служб, обеспечивающих функционирование систем освещения, отопления, вентиляции, кондиционирования и другого оборудования в пределах предоставленных полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решает вопросы финансовой, экономической, производственно-хозяйственной деятельности в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает внедрение новых и совершенствование существующих организационных форм и методов работы работников, направленного на развитие и совершенствование деятельности Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке и реализации индивидуального плана работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу мобильной группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по временному проживанию лиц (семей) с признаками бытового насилия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует выявление и ведения учета, осуществления сбора, проведения анализа причин, мониторинг статистических данных лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует реализацию мер государственной семейной политики, в том числе просветительских работ среди населения, направленных на укрепление семьи, по созданию семьи, а также на профилактику бытового насилия, информационно-разъяснительную работу о направлениях и мерах государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит мониторинг и анализ тенденции государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает разработку мероприятий по проведению аттестации работников и рационализации рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет подбор кадров для структурных подразделений Центра и рекомендует их директору Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает перспективный план повышения квалификации работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требований безопасности и охраны труда, правил пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджетный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданский кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АППК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...560 lines deleted...]
-      АППК;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац девятый пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление Правительства № 1193;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
-[...15 lines deleted...]
-      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках";</w:t>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
-[...15 lines deleted...]
-      постановление Правительства № 1193;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
-[...15 lines deleted...]
-      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
-[...15 lines deleted...]
-      основы, принципы и направления реализации государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
-[...15 lines deleted...]
-      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок внутреннего трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарные правила. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       высшее (или послевузовское) (социальное, педагогическое, юридическое, экономическое, гуманитарное) образование и стаж работы в системе социальной защиты, занятости населения, образования, здравоохранения и правоохранительных органов (в организациях всех форм собственности) не менее 3 лет или на руководящих должностях в соответствующем по профилю организации виде экономической деятельности не менее 1 года. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Руководитель структурного подразделения (службы, отдела)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство по соответствующим направлениям деятельности Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует надлежащее выполнение задач и функций, определенных положением о структурном подразделении (службе, отделе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализирует состояние работы структурного подразделения (службы, отдела) и готовит предложения к проектам программ развития и планов работы Центра по направлению деятельности структурного подразделения (службы, отдела);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляет и ведет учет, осуществляет сбор, проводит анализ причин, системный мониторинг статистических данных лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и участвует в выполнении перспективных и текущих планов работы структурного подразделения (службы, отдела);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устанавливает плановые задания работникам структурного подразделения (службы, отдела), контролирует их выполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует своевременное составление и представление отчетов о работе структурного подразделения (службы, отдела) руководству Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует взаимодействие структурного подразделения (службы, отдела) с другими структурными подразделениями Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке научно-исследовательских тем и методических документов по направлению деятельности структурного подразделения (службы, отдела);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      готовит представление по назначению, перемещению, освобождению от должности работников структурного подразделения (службы, отдела), поощрению и наложению на них взысканий, повышению их квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке и реализации индивидуального плана работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует качественное выполнение индивидуального плана работы лиц (семей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по временному проживанию лиц (семей) с признаками бытового насилия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультирует по вопросам, относящимся к деятельности структурного подразделения (службы, отдела);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджетный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданский кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АППК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...460 lines deleted...]
-      Социальный кодекс;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац девятый пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление Правительства № 1193;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
-[...15 lines deleted...]
-      АППК;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
-[...15 lines deleted...]
-      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках";</w:t>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z128" w:id="114"/>
-[...15 lines deleted...]
-      постановление Правительства № 1193;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
-[...15 lines deleted...]
-      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
-[...15 lines deleted...]
-      основы, принципы и направления реализации государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок внутреннего трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарные правила. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) (социальное, педагогическое, юридическое, экономическое, гуманитарное) образование и стаж работы в системе социальной защиты, занятости населения, образования, здравоохранения и правоохранительных органов (в организациях всех форм собственности) не менее 2 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Социальный работник</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
-[...15 lines deleted...]
-      12. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
-[...15 lines deleted...]
-      высшее (или послевузовское) (социальное, педагогическое, юридическое, экономическое, гуманитарное) образование и стаж работы в системе социальной защиты, занятости населения, образования, здравоохранения и правоохранительных органов (в организациях всех форм собственности) не менее 2 лет.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет свою деятельность в тесном контакте со специалистами органов внутренних дел и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с семьями, находящимися в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит оценку и определяет потребность в специальных социальных услугах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит беседы с заявителем, выезжает по месту жительства заявителя, готовит запросы в соответствующие организации и опрашивает соседей на предмет наличия объективных причин, позволяющих получать услуги; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценивает социальную среду, недостаточность или отсутствие материальных, экономических, социальных и духовных условий существования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (городов областного, республиканского значения, столицы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает индивидуальный план работы и координирует его эффективную реализацию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
-[...15 lines deleted...]
-      оценивает социальную среду, недостаточность или отсутствие материальных, экономических, социальных и духовных условий существования;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативную помощь помощи по вопросам профилактики наступления трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
-[...15 lines deleted...]
-      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (городов областного, республиканского значения, столицы);</w:t>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет консультативную помощь, проводит оценку и определяет потребность лица (семьи) в мерах государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывает индивидуальный план работы и координирует его эффективную реализацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
-[...15 lines deleted...]
-      оказывает консультативную помощь помощи по вопросам профилактики наступления трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг работы по динамике вывода лиц (семей) из трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
-[...15 lines deleted...]
-      осуществляет консультативную помощь, проводит оценку и определяет потребность лица (семьи) в мерах государственной поддержки;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляет и ведет учет, осуществляет сбор, проводит анализ причин, системный мониторинг статистических данных лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
-[...15 lines deleted...]
-      разрабатывает индивидуальный план работы и координирует его эффективную реализацию;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
-[...15 lines deleted...]
-      осуществляет мониторинг работы по динамике вывода лиц (семей) из трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует временное проживание лиц с признаками бытового насилия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
-[...15 lines deleted...]
-      выявляет и ведет учет, осуществляет сбор, проводит анализ причин, системный мониторинг статистических данных лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
-[...15 lines deleted...]
-      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
-[...15 lines deleted...]
-      организует временное проживание лиц с признаками бытового насилия;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
-[...15 lines deleted...]
-      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
-[...15 lines deleted...]
-      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
-[...15 lines deleted...]
-      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
-[...15 lines deleted...]
-      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
-[...15 lines deleted...]
-      участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
-[...15 lines deleted...]
-      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...15 lines deleted...]
-      14. Должен знать:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
-[...15 lines deleted...]
-      Конституцию Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пятый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым подпункта 5) статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
-[...15 lines deleted...]
-      Кодекс "О браке (супружестве) и семье";</w:t>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правил оценки и определения потребности в специальных социальных услугах, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать седьмым подпункта 5) статьи 12 Социального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
-[...15 lines deleted...]
-      Социальный кодекс;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...15 lines deleted...]
-      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
-[...15 lines deleted...]
-      Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым подпункта 5) статьи 12 Социального кодекса Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      Правил оценки и определения потребности в специальных социальных услугах, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать седьмым подпункта 5) статьи 12 Социального кодекса Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...15 lines deleted...]
-      15. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
-[...15 lines deleted...]
-      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
-[...15 lines deleted...]
-      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории – техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
-[...15 lines deleted...]
-      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории – техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
-[...15 lines deleted...]
-      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории – техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории – техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, психологическое, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
-[...15 lines deleted...]
-      высшей категории – техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Специалист по социальной работе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="163"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет взаимодействие со специалистами органов и организации социальной защиты населения, здравоохранения, образования, органов внутренних дел, организаций, уполномоченных для работы с престарелыми и лицами с инвалидностью, в том числе детьми с инвалидностью, жертвами бытового насилия, жертвами торговли людьми; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит мониторинг работы по динамике вывода лиц (семей) из трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует временное проживание лиц с признаками бытового насилия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
-[...15 lines deleted...]
-      проводит мониторинг работы по динамике вывода лиц (семей) из трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z180" w:id="166"/>
-[...15 lines deleted...]
-      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z181" w:id="167"/>
-[...15 lines deleted...]
-      организует временное проживание лиц с признаками бытового насилия;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z182" w:id="168"/>
-[...15 lines deleted...]
-      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
-[...15 lines deleted...]
-      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
-[...15 lines deleted...]
-      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конституцию Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кодекс "О браке (супружестве) и семье";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>четвертый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Социальный кодекс; законы Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4778,4531 +5379,5198 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О правах ребенка"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      безопасность и охрану труда на рабочем месте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z194" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z195" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z196" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программно-методическую литературу по социальной работе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
-[...15 lines deleted...]
-      безопасность и охрану труда на рабочем месте;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
-[...15 lines deleted...]
-      теорию и практику социальной работы;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формы и методы воспитательной и социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z194" w:id="180"/>
-[...15 lines deleted...]
-      особенности психологии личности и отдельных категорий граждан;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику работы в различной социальной среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z195" w:id="181"/>
-[...15 lines deleted...]
-      основы психологии, педагогики, геронтологии, этики;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z196" w:id="182"/>
-[...15 lines deleted...]
-      программно-методическую литературу по социальной работе;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности быта и семейного воспитания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
-[...15 lines deleted...]
-      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z198" w:id="184"/>
-[...15 lines deleted...]
-      формы и методы воспитательной и социальной работы;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z199" w:id="185"/>
-[...15 lines deleted...]
-      специфику работы в различной социальной среде;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z200" w:id="186"/>
-[...15 lines deleted...]
-      отечественную и международную практику оказания социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z201" w:id="187"/>
-[...15 lines deleted...]
-      особенности быта и семейного воспитания.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z202" w:id="188"/>
-[...15 lines deleted...]
-      18. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z203" w:id="189"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z204" w:id="190"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z205" w:id="191"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z206" w:id="192"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z207" w:id="193"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Психолог (социальный психолог)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z209" w:id="195"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z210" w:id="196"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает психологическую помощь социальным группам и отдельным лицам (клиентам), попавшим в трудную жизненную ситуацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z211" w:id="197"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с разными лицами и группами по вопросам психологической помощи клиентам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z212" w:id="198"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует психологическое сопровождение клиентов, нуждающихся в психологической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z213" w:id="199"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 6. Психолог (социальный психолог)</w:t>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает психологическую поддержку клиентам для выхода из трудных жизненных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z214" w:id="200"/>
-[...15 lines deleted...]
-      19. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает психологическое воздействие на социальное окружение клиентов в рамках профессиональных этических норм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z215" w:id="201"/>
-[...15 lines deleted...]
-      оказывает психологическую помощь социальным группам и отдельным лицам (клиентам), попавшим в трудную жизненную ситуацию;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет конкретные психологические технологии для преодоления клиентами трудностей социализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z216" w:id="202"/>
-[...15 lines deleted...]
-      взаимодействует с разными лицами и группами по вопросам психологической помощи клиентам;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет психологическую просветительскую деятельность среди населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z217" w:id="203"/>
-[...15 lines deleted...]
-      организует психологическое сопровождение клиентов, нуждающихся в психологической помощи;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с иными работниками органами и организациями социальной сферы по вопросам поддержки лиц, попавших в трудную жизненную ситуацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z218" w:id="204"/>
-[...15 lines deleted...]
-      оказывает психологическую поддержку клиентам для выхода из трудных жизненных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает программы индивидуальной работы с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z219" w:id="205"/>
-[...15 lines deleted...]
-      оказывает психологическое воздействие на социальное окружение клиентов в рамках профессиональных этических норм;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает программы групповой работы с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z220" w:id="206"/>
-[...15 lines deleted...]
-      применяет конкретные психологические технологии для преодоления клиентами трудностей социализации;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает программы оказания психологической помощи членам социальных групп, попавших в трудную жизненную ситуацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z221" w:id="207"/>
-[...15 lines deleted...]
-      ведет психологическую просветительскую деятельность среди населения;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет базу данных клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z222" w:id="208"/>
-[...15 lines deleted...]
-      осуществляет взаимодействие с иными работниками органами и организациями социальной сферы по вопросам поддержки лиц, попавших в трудную жизненную ситуацию;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет делопроизводство и обеспечивает конфиденциальность полученных сведений о клиенте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z223" w:id="209"/>
-[...15 lines deleted...]
-      разрабатывает программы индивидуальной работы с клиентами;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает планы, согласование форм и условий оказания психологической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z224" w:id="210"/>
-[...15 lines deleted...]
-      разрабатывает программы групповой работы с клиентами;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает индивидуальную психологическую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z225" w:id="211"/>
-[...15 lines deleted...]
-      разрабатывает программы оказания психологической помощи членам социальных групп, попавших в трудную жизненную ситуацию;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведит психологические тренинги, занятия и консультирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z226" w:id="212"/>
-[...15 lines deleted...]
-      ведет базу данных клиентов;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по созданию системы психологического просвещения населения, работников органов и организаций социальной сферы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z227" w:id="213"/>
-[...15 lines deleted...]
-      ведет делопроизводство и обеспечивает конфиденциальность полученных сведений о клиенте;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z228" w:id="214"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="219"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конституцию Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z234" w:id="220"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кодекс "О браке (супружестве) и семье";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z235" w:id="221"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальный кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z236" w:id="222"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пятый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z237" w:id="223"/>
+    <w:bookmarkStart w:name="z237" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       современные направления, актуальные проблемы и методы работы в социальной психологии; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z238" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологию кризисных состояний, горя, потери и утраты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологию экстремальных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологию личности и малых групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологию семьи и семейных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z242" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологию зависимости, аддикций, девиантология;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возрастные особенности развития личности в разные периоды жизни;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z238" w:id="224"/>
-[...15 lines deleted...]
-      психологию кризисных состояний, горя, потери и утраты;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проблемы социализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z239" w:id="225"/>
-[...15 lines deleted...]
-      психологию экстремальных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности развития личности в неблагоприятной социальной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z240" w:id="226"/>
-[...15 lines deleted...]
-      психологию личности и малых групп;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологического консультирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z241" w:id="227"/>
-[...15 lines deleted...]
-      психологию семьи и семейных отношений;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации и проведения социально психологического тренинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z242" w:id="228"/>
-[...15 lines deleted...]
-      психологию зависимости, аддикций, девиантология;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z243" w:id="229"/>
-[...15 lines deleted...]
-      возрастные особенности развития личности в разные периоды жизни;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психолог I категории: высшее (или послевузовское) образование по соответствующей специальности и стаж работы в должности психолога II категории не менее 2 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z244" w:id="230"/>
-[...15 lines deleted...]
-      проблемы социализации;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психолог II категории: высшее (или послевузовское) образование по соответствующей специальности и стаж работы в должности психолога без категории не менее 3 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z245" w:id="231"/>
-[...15 lines deleted...]
-      особенности развития личности в неблагоприятной социальной ситуации;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психолог без категории: высшее (или послевузовское) образование по соответствующей специальности без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z246" w:id="232"/>
-[...15 lines deleted...]
-      основы психологического консультирования;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Специалист по работе со средствами массовой информации и общественностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z247" w:id="233"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="239"/>
+    <w:bookmarkStart w:name="z253" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z254" w:id="240"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z254" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по реализации политики организации в области связей с общественностью и отдельных ее этапов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z255" w:id="241"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z255" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвует в разработке конкретных планов внутренней и внешней политики организации в области связей с общественностью; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z256" w:id="242"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z256" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет постоянное взаимодействие и поддерживает контакты с представителями средств массовой информации и общественности, знакомит их с официальными решениями и приказами руководства организации, подготавливает ответы на официальные запросы, следит за своевременным распространением информационных материалов о деятельности организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z257" w:id="243"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z257" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвует в подготовке и проведении брифингов, пресс-конференций, иных мероприятий и акций информационно-рекламного характера, проводимых с участием представителей средств массовой информации и общественности, обеспечивает их комплексное информационное и организационное сопровождение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z258" w:id="244"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z258" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       готовит пресс-релизы и иные информационные материалы для представителей средств массовой информации, проводит мониторинг электронных и печатных средств массовой информации, участвует в подготовке информационно-аналитических материалов для внутреннего пользования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z259" w:id="245"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z259" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разрабатывает информационно-рекламные материалы, готовит тексты для корпоративного издания, официального "WEB"-ресурса организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z260" w:id="246"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z260" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвует в подготовке заданий для социологических исследований и составлении итоговых отчетов по результатам проведения мероприятий информационно-рекламного характера; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z261" w:id="247"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z261" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по сбору, хранению, использованию и распространению информационных материалов, подготовке документов для сдачи в архив; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z262" w:id="248"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z262" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает исполнение решений руководства, своевременно информирует его о текущем ходе работ и их результатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z263" w:id="249"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z263" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Должен знать: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z264" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановления, распоряжения, приказы, иные руководящие и нормативные документы, относящиеся к вопросам организации связей с общественностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z265" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы законодательства о средствах массовой информации и рекламе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международные и национальные кодексы профессиональных и этических принципов в области связей с общественностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z267" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специализацию, особенности деятельности и перспективы развития организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z268" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы политологии, социологии, психологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z269" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные методы проведения качественных и количественных социологических исследований;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z264" w:id="250"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="256"/>
+    <w:bookmarkStart w:name="z270" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       методику ведения мониторинга средств массовой информации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z271" w:id="257"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z271" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       законы композиции и стиля рекламных сообщений, статей, обращений, публичных выступлений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z272" w:id="258"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z272" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методы анализа статистической информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z273" w:id="259"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z273" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методы и средства формирования и использования собственной базы данных организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z274" w:id="260"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z274" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методы сбора и обработки информации с применением современных технических средств и компьютерных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z275" w:id="261"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z275" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы экономики, организации производства, труда и управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z276" w:id="262"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z276" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трудовое законодательство, порядок внутреннего трудового распорядка, по безопасности и охране труда, производственной санитарии, требования пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z277" w:id="263"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z277" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z278" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническое и профессиональное (среднее специальное, среднее профессиональное) или высшее образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z279" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Специалист по аналитике и мониторингу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z280" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z281" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет аналитические записки и отчеты, проводит мониторинг эффективности оказываемой помощи и поддержки лицам (семьям);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z282" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z283" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z278" w:id="264"/>
-[...15 lines deleted...]
-      техническое и профессиональное (среднее специальное, среднее профессиональное) или высшее образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z279" w:id="265"/>
+    <w:bookmarkStart w:name="z285" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z286" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z287" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z288" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z289" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z290" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z291" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z292" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданский кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z293" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...180 lines deleted...]
-      26. Должен знать:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>седьмой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z289" w:id="275"/>
-[...15 lines deleted...]
-      Конституцию;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z290" w:id="276"/>
-[...15 lines deleted...]
-      Кодекс "О браке (супружестве) и семье";</w:t>
+    <w:bookmarkStart w:name="z297" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z291" w:id="277"/>
-[...15 lines deleted...]
-      Трудовой кодекс;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z292" w:id="278"/>
-[...15 lines deleted...]
-      Гражданский кодекс;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z293" w:id="279"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="286"/>
+    <w:bookmarkStart w:name="z300" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок внутреннего трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарные правила. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z301" w:id="287"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z301" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z302" w:id="288"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z302" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       среднее специальное образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) и стаж работы в соответствующем по профилю организации в виде экономической деятельности не менее одного года или высшее (или послевузовское) образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z303" w:id="289"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z303" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 9. Специалист по защите информации/информационных технологий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z304" w:id="290"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z304" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z305" w:id="291"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z305" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       исполняет свои обязанности под общим руководством первого руководителя организации и его заместителей и во взаимодействии с руководителями иных подразделений и служб; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z306" w:id="292"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z306" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в пределах своей компетенции осуществляет руководство деятельностью соответствующих структурных подразделений (служб) по направлению и координации работы подразделения, решает административные вопросы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z307" w:id="293"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z307" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководит выполнением работ по комплексной защите информации в виде экономической деятельности, в организации, обеспечивая эффективное применение всех имеющихся организационных и технических мер в целях защиты секретных сведений и обеспечения режима секретности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z308" w:id="294"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z308" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвует в разработке технической политики и определении перспектив развития технических средств контроля, организует разработку и внедрение новых технических и программно-математических средств защиты, исключающих или существенно затрудняющих несанкционированный доступ к секретной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z309" w:id="295"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z309" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвует в рассмотрении технических заданий на проекты изделий, научно-исследовательские и опытно-конструкторские работы, подлежащие защите, осуществляет контроль над включением в них требований нормативно-технических и методических документов по защите информации и выполнением этих требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z310" w:id="296"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z310" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       готовит предложения для включения в планы и программы работ организационных и инженерно-технических мер по защите информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z311" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвует в работе по созданию безопасных информационных технологий, отвечающих требованиям комплексной защиты информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z312" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует проведение научно-исследовательских работ в области совершенствования систем защиты информации и повышения их эффективности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z313" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполняет весь комплекс (в том числе особо сложных) работ, связанных с контролем и защитой информации, на основе разработанных программ и методик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z314" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует сбор и анализ материалов о возможных каналах утечки информации, в том числе по техническим каналам, при проведении исследований и разработок, связанных с созданием и производством специальных изделий (продукции), необходимых для проведения работ по обеспечению защиты информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z315" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает координацию проводимых организационно-технических мероприятий, разработку методических и нормативных материалов и оказание необходимой методической помощи в проведении работ по защите информации, оценке технико-экономической эффективности предлагаемых и реализуемых организационно-технических решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z316" w:id="302"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z316" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует работу по сбору и систематизации необходимой информации об объектах, подлежащих защите, и охраняемых сведениях, осуществляет методическое руководство и контроль над работой по оценке технико-экономического уровня и эффективности разрабатываемых мер по защите информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z317" w:id="303"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z317" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возглавляет работу по обобщению данных о потребности в технических и программно-математических средствах защиты информации, аппаратуре контроля, составлению заявок на изготовление этих средств, организует их получение и распределение между объектами защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z318" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействует распространению передового опыта и внедрению современных организационно-технических мер, средств и способов защиты информации с целью повышения ее эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z319" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает контроль над выполнением требований нормативно-технической документации, за соблюдением установленного порядка выполнения работ, а также действующего законодательства при решении вопросов, касающихся защиты информации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z320" w:id="306"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z320" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       координирует деятельность подразделений и специалистов по защите информации в виде экономической деятельности, в организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z321" w:id="307"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z321" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует обучение персонала по охране секретной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z322" w:id="308"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z322" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Должен знать: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z323" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законодательные, иные нормативные правовые акты и методические, нормативно-технические материалы, касающиеся государственных секретов, обеспечения защиты информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z324" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы развития, специализацию и направления деятельности организации и их подразделений, характер взаимодействия подразделений в процессе исследований и разработок и порядок прохождения служебной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z325" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систему организации комплексной защиты информации, действующую в виде экономической деятельности, в организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z326" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы и направления развития технических и программно-математических средств защиты информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z327" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы и средства контроля охраняемых сведений, выявления каналов утечки информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z328" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию технической разведки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z329" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы планирования и организации проведения научных исследований, разработок, выполнения работ по защите информации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z323" w:id="309"/>
-[...15 lines deleted...]
-      законодательные, иные нормативные правовые акты и методические, нормативно-технические материалы, касающиеся государственных секретов, обеспечения защиты информации;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения договоров на проведение специальных исследований и проверок, работ по защите технических средств передачи, обработки, отображения и хранения информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z324" w:id="310"/>
-[...15 lines deleted...]
-      перспективы развития, специализацию и направления деятельности организации и их подразделений, характер взаимодействия подразделений в процессе исследований и разработок и порядок прохождения служебной информации;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в области технической разведки и защиты информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z325" w:id="311"/>
-[...15 lines deleted...]
-      систему организации комплексной защиты информации, действующую в виде экономической деятельности, в организации;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики, организации производства, труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z326" w:id="312"/>
-[...15 lines deleted...]
-      перспективы и направления развития технических и программно-математических средств защиты информации;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовое законодательство, порядок внутреннего трудового распорядка, по безопасности и охране труда, производственной санитарии, требования пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z327" w:id="313"/>
-[...15 lines deleted...]
-      методы и средства контроля охраняемых сведений, выявления каналов утечки информации;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z328" w:id="314"/>
-[...15 lines deleted...]
-      организацию технической разведки;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническое и профессиональное (среднее специальное, среднее профессиональное) или высшее образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z329" w:id="315"/>
-[...15 lines deleted...]
-      методы планирования и организации проведения научных исследований, разработок, выполнения работ по защите информации;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Специалист по профилактической работе с населением</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z330" w:id="316"/>
-[...15 lines deleted...]
-      порядок заключения договоров на проведение специальных исследований и проверок, работ по защите технических средств передачи, обработки, отображения и хранения информации;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z331" w:id="317"/>
-[...15 lines deleted...]
-      отечественный и зарубежный опыт в области технической разведки и защиты информации;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет проведение обучающих и просветительских мероприятий среди населения, направленных на укрепление семьи, в том числе по созданию семьи, на повышение осведомленности населения о мерах государственной поддержки лиц (семей), а также на профилактику бытового насилия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z332" w:id="318"/>
-[...15 lines deleted...]
-      основы экономики, организации производства, труда и управления;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет аналитические записки и отчеты, проводит мониторинг эффективности оказываемой помощи и поддержки лицам (семьям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z333" w:id="319"/>
-[...15 lines deleted...]
-      трудовое законодательство, порядок внутреннего трудового распорядка, по безопасности и охране труда, производственной санитарии, требования пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с заинтересованными местными исполнительными органами по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z334" w:id="320"/>
-[...15 lines deleted...]
-      30. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z341" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z335" w:id="321"/>
-[...15 lines deleted...]
-      техническое и профессиональное (среднее специальное, среднее профессиональное) или высшее образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с различными категориями семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z336" w:id="322"/>
+    <w:bookmarkStart w:name="z343" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает реализацию мер государственной семейной политики, в том числе просветительских работ среди населения, направленных на укрепление семьи, по созданию семьи, а также на профилактику бытового насилия, информационно-разъяснительную работу о направлениях и мерах государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z344" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z345" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z346" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z347" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z348" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z349" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z350" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z351" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданский кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z352" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...200 lines deleted...]
-      обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац седьмой пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z354" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z347" w:id="333"/>
-[...15 lines deleted...]
-      32. Должен знать:</w:t>
+    <w:bookmarkStart w:name="z355" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z348" w:id="334"/>
-[...15 lines deleted...]
-      Конституцию;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z349" w:id="335"/>
-[...15 lines deleted...]
-      Кодекс "О браке (супружестве) и семье";</w:t>
+    <w:bookmarkStart w:name="z357" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт в сфере государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z350" w:id="336"/>
-[...15 lines deleted...]
-      Трудовой кодекс;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации труда и управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z351" w:id="337"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="345"/>
+    <w:bookmarkStart w:name="z359" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок внутреннего трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарные правила. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z360" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z361" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      среднее специальное образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) и стаж работы в соответствующем по профилю организации в виде экономической деятельности не менее одного года или высшее (или послевузовское) образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) без предъявления требований к стажу работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z362" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 11. Социальный работник кейс-менеджер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z363" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z364" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность мультидисциплинарной команды по выводу лица (семьи) из ТЖС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z365" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит комплексную оценку потребности и комплексное предоставление социальной помощи и услуг лицу (семье), оказавшемуся в ТЖС с применением инструментов кейс-менеджмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z366" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу супервизионных групп в составе мультидисциплинарной команды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z367" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует спектр социальной помощи и услуг через мультидисциплинарную команду;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z360" w:id="346"/>
-[...15 lines deleted...]
-      33. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z368" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет инструмент кейс-менеджмента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z361" w:id="347"/>
-[...15 lines deleted...]
-      среднее специальное образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) и стаж работы в соответствующем по профилю организации в виде экономической деятельности не менее одного года или высшее (или послевузовское) образование (юридическое, экономическое, педагогическое, социальные или гуманитарные науки) без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z369" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эффективно взаимодействует с лицом (семьей), оказавшейся в ТЖС и адаптирование под различные потребности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z362" w:id="348"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 11. Социальный работник кейс-менеджер</w:t>
+    <w:bookmarkStart w:name="z370" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мотивирует к активному участию лиц (семей) на всех этапах ведения случая и разделению ответственности за улучшение жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z363" w:id="349"/>
-[...15 lines deleted...]
-      34. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z371" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет документацию по кейс–менеджменту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z364" w:id="350"/>
-[...15 lines deleted...]
-      координирует деятельность мультидисциплинарной команды по выводу лица (семьи) из ТЖС;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает карту ресурсов лица (семьи) с использованием инструмента кейс- менеджмента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z365" w:id="351"/>
-[...15 lines deleted...]
-      проводит комплексную оценку потребности и комплексное предоставление социальной помощи и услуг лицу (семье), оказавшемуся в ТЖС с применением инструментов кейс-менеджмента;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекает ресурсы социума, в котором функционирует лицо (семья);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z366" w:id="352"/>
-[...15 lines deleted...]
-      организует работу супервизионных групп в составе мультидисциплинарной команды;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устраняет факторы риска и решать актуальные проблемы лица (семьи) через микросоциум;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z367" w:id="353"/>
-[...15 lines deleted...]
-      организует спектр социальной помощи и услуг через мультидисциплинарную команду;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      владеет технологиями управления конфликтами, гневом, страхом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z368" w:id="354"/>
-[...15 lines deleted...]
-      применяет инструмент кейс-менеджмента;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z369" w:id="355"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="363"/>
+    <w:bookmarkStart w:name="z377" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конституцию Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z378" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О здоровье народа и системе здравоохранения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z379" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z380" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z381" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац седьмой пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этапы проведения социального сопровождения по технологии кейс-менеджмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z384" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теории социальной оценки, инструментов и методов проведения первичной и глубинной оценки в социальной работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z385" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экологической модели социальной работы, теории и инструментов оценки, основанной на сильных сторонах лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z386" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологии взаимодействия на уровне личности, семьи, сообщества, общества.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z378" w:id="364"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="373"/>
+    <w:bookmarkStart w:name="z387" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z388" w:id="374"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z388" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшее образование (социальная работа, дошкольное воспитание и обучение, педагогика и методика начального обучения, профессиональное обучение, сестринское дело, физическая культура и спорт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z389" w:id="375"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z389" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       высшая категория - в должности специалиста высшего уровня квалификации первой категории не менее 3 лет; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z390" w:id="376"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z390" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       первая категория - в должности специалиста высшего уровня квалификации второй категории не менее 2 лет; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z391" w:id="377"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z391" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вторая категория - в должности специалиста высшего уровня квалификации без категории не менее 1 года; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z392" w:id="378"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z392" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       без категории - без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z393" w:id="379"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 12. Юрист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z394" w:id="380"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок параграфа 12 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z395" w:id="381"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z395" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет консультирование по вопросам опеки, соблюдения прав ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z396" w:id="382"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z396" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет оказание юридических услуг отдельным категориям граждан, в том числе путем составления исковых заявлений о расторжении брака, взыскании алиментов на несовершеннолетних детей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z397" w:id="383"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z397" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет консультирование по порядку обращения к взысканию исполнительных листов, судебных приказов, в том числе о взыскании алиментов на несовершеннолетних детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z398" w:id="384"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z398" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       консультирует отдельные категории граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z399" w:id="385"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z399" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет функции по оказанию комплексных консультационных услуг многодетным, неполным, малообеспеченным семьям, семьям, воспитывающим детей-инвалидов, организации и проведению мероприятий по укреплению института семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z400" w:id="386"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z401" w:id="387"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z401" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конституцию Республики Казахстан, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z402" w:id="388"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z402" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальный кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z403" w:id="389"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z403" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Трудовой кодекс; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z404" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс "О браке (супружестве) и семье";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шестой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законы Республики Казахстан "О профилактике бытового насилия", "О государственных секретах", "Об электронном документе и электронной цифровой подписи", "О государственных услугах", "О противодействии коррупции", "Об информатизации", "О государственных закупках", "О социальной и медико-педагогической коррекционной поддержке детей с инвалидностью", "О правах ребенка";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовое, гражданское, административное, семейное, экологическое, налоговое законодательство и финансовое право;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z407" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила оформления, заключения договоров и иных соглашений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z408" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подзаконные нормативные правовые акты в сфере государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z409" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы, принципы и направления реализации государственной семейной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z410" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z411" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы лиц, обратившихся в Центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z412" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z413" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) образование (юридическое) стаж работы в соответствующем по профилю организации в виде экономической деятельности не менее одного года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z404" w:id="390"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9628,31 +10896,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>