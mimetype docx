--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b651af0" w14:textId="b651af0">
+    <w:p w14:paraId="dd5860b" w14:textId="dd5860b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2788,71 +2788,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац девятый пункта </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац девятый пункта 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3600,71 +3590,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац девятый пункта </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац девятый пункта 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3989,51 +3969,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценивает социальную среду, недостаточность или отсутствие материальных, экономических, социальных и духовных условий существования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (городов областного, республиканского значения, столицы);</w:t>
+      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (столицы, городов областного, республиканского значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывает индивидуальный план работы и координирует его эффективную реализацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
@@ -4273,50 +4253,112 @@
         <w:t>
       участвует в формировании антикоррупционной культуры и несет персональную ответственность за соблюдение законодательства Республики Казахстан о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает выполнение правил трудового распорядка, требования безопасности и охраны труда, правила пожарной безопасности, санитарных правил, технической эксплуатации приборов, оборудования и механизмов, соблюдение режима охраны Центра, участвует в организации мобилизационной подготовки Центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№283-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z158" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z159" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4412,91 +4454,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац пятый пункта 14 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пятый</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5124,91 +5136,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац четвертый пункта 17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>четвертый</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6316,91 +6298,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац пятый пункта 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пятый</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7606,91 +7558,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац седьмой пункта 26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>седьмой</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8916,71 +8838,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац седьмой пункта </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац седьмой пункта 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9608,71 +9520,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац седьмой пункта </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац седьмой пункта 35 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>35</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9995,114 +9897,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет консультирование по вопросам опеки, соблюдения прав ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z396" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осуществляет оказание юридических услуг отдельным категориям граждан, в том числе путем составления исковых заявлений о расторжении брака, взыскании алиментов на несовершеннолетних детей; </w:t>
+      осуществляет оказание юридических услуг отдельным категориям граждан Республики Казахстан и (или) иностранных граждан, в том числе путем составления исковых заявлений о расторжении брака, взыскании алиментов на несовершеннолетних детей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z397" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет консультирование по порядку обращения к взысканию исполнительных листов, судебных приказов, в том числе о взыскании алиментов на несовершеннолетних детей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z398" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      консультирует отдельные категории граждан;</w:t>
+      консультирует отдельные категории граждан Республики Казахстан и (или) иностранных граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z399" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет функции по оказанию комплексных консультационных услуг многодетным, неполным, малообеспеченным семьям, семьям, воспитывающим детей-инвалидов, организации и проведению мероприятий по укреплению института семьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№283-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
     <w:bookmarkStart w:name="z401" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10218,91 +10182,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Абзац </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Абзац шестой пункта 38 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>шестой</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+        <w:t xml:space="preserve">предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10522,55 +10456,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>