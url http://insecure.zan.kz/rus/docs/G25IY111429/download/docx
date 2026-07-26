--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb5cb75" w14:textId="cb5cb75">
+    <w:p w14:paraId="3577d47" w14:textId="3577d47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил распределения распределяемой бюджетной программы "Представительские затраты"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра иностранных дел Республики Казахстан от 20 мая 2025 года № 11-1-4/290</w:t>
+        <w:t>Приказ и.о. Министра иностранных дел Республики Казахстан от 20 мая 2025 года № 11-1-4/290.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -948,50 +948,176 @@
         <w:t>
       2) представительские затраты – средства, предусмотренные в республиканском бюджете на очередной финансовый год и выделяемые Министерством администраторам республиканских бюджетных программ на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представительские цели во время визитов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Государственного советника Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1208,50 +1334,156 @@
         <w:t>
       8) аренду зала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) разрешенные руководством Министерства иные расходы, направленные на организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. К представительским затратам на представительские цели во время визитов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Государственного советника Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж относятся затраты, указанные в пункте 6 норм представительских затрат согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1686,50 +1918,176 @@
         <w:t>
       8. Министерство на основании Плана и обращения администраторов республиканских бюджетных программ осуществляет выделение средств на представительские затраты администраторам республиканских бюджетных программ в соответствии с нормами представительских затрат согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Выделение средств на представительские затраты оформляется приказом Руководителя аппарата Министерства либо лица, исполняющего его обязанности (далее – Руководитель аппарата).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выделении средств на транспортные расходы приглашаемых лиц до пункта назначения в Республике Казахстан и их проживание на территории Республики Казахстан, на представительские цели во время визитов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Государственного советника Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, а также на транспортное обеспечение и услуги переводчиков должностным лицам государственных органов, содержащихся за счет республиканского бюджета, направляемым наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения, приказ Руководителя аппарата принимается на основании резолюции Министра иностранных дел Республики Казахстан либо лица, исполняющего его обязанности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1926,50 +2284,176 @@
         <w:t>
       13. В случае неиспользования или частичного использования в течение финансового года средств, выделенных на представительские затраты, администратор республиканской бюджетной программы направляет сведения в Министерство о суммах неиспользования или частичного использования средств, выделенных на представительские затраты, для внесения изменений в приказ Руководителя аппарата о выделении средств на представительские затраты с последующим внесением изменений в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам, утверждаемый центральным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Центральный уполномоченный орган по исполнению бюджета на основании приказа Руководителя аппарата вносит изменения в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Выделение наличной иностранной валюты на представительские затраты при визитах Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Государственного советника Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, а также направление должностных лиц государственных органов, содержащихся за счет республиканского бюджета, наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2166,50 +2650,156 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Бюджетного кодекса Республики Казахстан, администраторы республиканских бюджетных программ, получившие средства на представительские затраты на прием иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, торжественных и официальных мероприятий, не позднее пятнадцатого числа месяца, следующего за отчетным, предоставляют в Министерство полугодовой и годовой отчеты об использовании указанных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица государственных органов Республики Казахстан, содержащихся за счет республиканского бюджета, направляемые наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения, получившие средства на представительские затраты, либо лица, уполномоченные на получение средств на данные представительские затраты, в течение 10 (десяти) календарных дней после проведения мероприятия предоставляют в Министерство акт по представительским затратам, заверенный гербовой печатью и утвержденный Председателем Центральной избирательной комиссии Республики Казахстан или лицом, исполняющим его обязанности, а также подтверждающие документы (квитанции, счета-фактуры, накладные, договоры) с указанием стоимости и объема приобретенных товаров, работ и услуг, заверенные печатью организации, реализовавшей соответствующие товары, работы и услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 16 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица, уполномоченные на получение средств на представительские затраты при визитах Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Государственного советника Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, в течение 10 (десяти) календарных дней после проведения мероприятия представляют акт по представительским затратам, заверенный гербовой печатью администратора республиканских бюджетных программ и утвержденный Начальником Канцелярии Президента Республики Казахстан при визитах Президента Республики Казахстан и Государственного советника Республики Казахстан за рубеж, заместителем Руководителя Канцелярии Премьер-Министра Республики Казахстан – при визитах Премьер-Министра Республики Казахстан за рубеж, Руководителем аппарата – при визитах Министра иностранных дел Республики Казахстан за рубеж.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2308,50 +2898,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бюджетной программы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Представительские затраты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении предусматриваются изменение приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормы представительских затрат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4613,55 +5299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4987,31 +5673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>