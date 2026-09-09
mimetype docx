--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3577d47" w14:textId="3577d47">
+    <w:p w14:paraId="48ea132" w14:textId="48ea132">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -965,1861 +965,1687 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представительские цели во время визитов Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие должностных лиц государственных органов Республики Казахстан, содержащихся за счет республиканского бюджета, направляемых наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра иностранных дел РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...120 lines deleted...]
-      участие должностных лиц государственных органов Республики Казахстан, содержащихся за счет республиканского бюджета, направляемых наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К представительским затратам на организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций относятся следующие затраты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3. К представительским затратам на организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций относятся следующие затраты:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) транспортные расходы приглашаемых лиц до пункта назначения в Республике Казахстан и оплату их проживания на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) приемы (завтраки, обеды, ужины, кофе-брейки), предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственным Протоколом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, утвержденным Указом Президента Республики Казахстан от 12 октября 2006 года № 201 (далее – Государственной Протокол Республики Казахстан);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация кофе-брейков;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      3) организация кофе-брейков;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) музыкальное сопровождение приемов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      4) музыкальное сопровождение приемов;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приобретение памятных подарков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      5) приобретение памятных подарков;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) транспортное обеспечение на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6) транспортное обеспечение на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) услуги переводчиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      7) услуги переводчиков;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аренду зала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      8) аренду зала;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрешенные руководством Министерства иные расходы, направленные на организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      9) разрешенные руководством Министерства иные расходы, направленные на организацию приема иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, переговоров, торжественных и официальных мероприятий с участием иностранных делегаций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К представительским затратам на представительские цели во время визитов Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж относятся затраты, указанные в пункте 6 норм представительских затрат согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра иностранных дел РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. К представительским затратам на участие должностных лиц государственных органов Республики Казахстан, содержащихся за счет республиканского бюджета, направляемых наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения, относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) транспортное обеспечение, горюче-смазочные материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги переводчиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проживание и питание водителя и (или) переводчика в случае, если они не проживают постоянно по месту проведения наблюдения с наблюдателем от Республики Казахстан (лимит проживания – в пределах стоимости стандартного одноместного номера в отеле);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расходы по выставляемым Министерству счетам-фактурам Бюро по демократическим институтам и правам человека Организации по безопасности и сотрудничеству в Европе по итогам работы миссий по наблюдению за выборами и (или) референдумом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансфер из аэропорта в гостиницу и (или) из гостиницы в аэропорт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поездки по городу, в котором осуществляется наблюдение за выборами или референдумом (перевозка наблюдателей к месту проведения встречи и (или) обратно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поездки по стране (к месту и (или) с места размещения наблюдателя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расходы на мобильную связь и (или) мобильного интернета (СИМ карты, использование мобильных телефонов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расходы на брифинги (проведение брифингов, дебрифингов, подготовка материалов к брифингу, кофе-брейки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выделения средств по распределяемой бюджетной программе "Представительские затраты"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Министерство на основании предложений администраторов республиканских бюджетных программ и исходя из объемов средств, предусмотренных в республиканском бюджете на очередной финансовый год на представительские затраты, составляет годовой План мероприятий, которые требуют представительских затрат (далее – План).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство осуществляет выделение средств на представительские мероприятия администратора республиканских бюджетных программ в соответствии с Планом и в пределах утвержденного лимита администратору на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение года на основании предложений администраторов республиканских бюджетных программ План корректируется Министерством с учетом политической значимости проведения незапланированного мероприятия и объема выделенных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Администратор республиканской бюджетной программы не менее чем за 15 (пятнадцать) рабочих дней до проведения мероприятия направляет в Министерство обращение о выделении средств, предусмотренных в республиканском бюджете на представительские затраты, с приложением информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обоснование необходимости проведения мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) программа пребывания делегации по уровню и формату, утвержденной администратором республиканской бюджетной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рабочий план подготовки и проведения мероприятий, утвержденный администратором республиканской бюджетной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документов, подтверждающих фактическое количество участников мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сметы расходов с обоснованием каждой статьи затрат с учетом норм представительских затрат согласно приложению к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по представительским затратам, предусмотренным в подпунктах 4), 5), 8) и 9) пункта 3 настоящих Правил – ценовые предложения с указанием стоимости товаров, работ и услуг, реквизитов не менее 3 (трех) организаций, предлагающих указанные товары, работы и услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Министерство на основании Плана и обращения администраторов республиканских бюджетных программ осуществляет выделение средств на представительские затраты администраторам республиканских бюджетных программ в соответствии с нормами представительских затрат согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выделение средств на представительские затраты оформляется приказом Руководителя аппарата Министерства либо лица, исполняющего его обязанности (далее – Руководитель аппарата).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выделении средств на транспортные расходы приглашаемых лиц до пункта назначения в Республике Казахстан и их проживание на территории Республики Казахстан, на представительские цели во время визитов Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, а также на транспортное обеспечение и услуги переводчиков должностным лицам государственных органов, содержащихся за счет республиканского бюджета, направляемым наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения, приказ Руководителя аппарата принимается на основании резолюции Министра иностранных дел Республики Казахстан либо лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В приказе Руководителя аппарата указывается уровень делегации и уровень мероприятия в соответствии с Государственным Протоколом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказ Руководителя аппарата о выделении средств на представительские затраты принимается до наступления планируемого мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра иностранных дел РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При выделении средств на оплату проживания приглашаемых лиц в пункте назначения в Республике Казахстан, в расчет берется время за 1 (один) день до и 1 (один) день после проведения мероприятия, если иное не предусмотрено программой пребывания делегации в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выделении средств на транспортные расходы приглашаемых лиц, в расчет принимается маршрут до конечного пункта проведения мероприятия в пределах территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выделении средств на проведение приемов с участием иностранных делегаций в соответствии с Государственным протоколом Республики Казахстан количество участников со стороны Республики Казахстан на планируемом приеме не должно превышать количество участников со стороны иностранных делегаций, за исключением мероприятий, проводимых на "высоком уровне" с участием Министра иностранных дел Республики Казахстан, либо лицом, исполняющим его обязанности, а также заместителем Министра иностранных дел Республики Казахстан по вопросам экспортно-импортной деятельности и привлечению инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При обращении администратора республиканской бюджетной программы в Министерство до планируемого мероприятия и когда в силу объективных причин, принятие приказа Руководителя аппарата по пункту 9 настоящих Правил невозможно до наступления планируемого мероприятия, Руководителем аппарата принимается приказ о компенсации представительских расходов, но не позднее 2 (двух) месяцев со дня проведения мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении администратора республиканской бюджетной программы за выплатой компенсации представительских расходов после проведения мероприятия, помимо документов, предусмотренных в пункте 7 настоящих Правил, в Министерство дополнительно предоставляются документы, подтверждающие фактические расходы (квитанции, счета-фактуры, накладные, договоры (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных частью второй настоящего пункта, администратор республиканской бюджетной программы обращается в Министерство не позднее 2 (двух) месяцев со дня проведения мероприятия. При этом приказ Руководителя аппарата о компенсации представительских расходов принимается не позднее 10 (десяти) рабочих дней со дня обращения администратора республиканской бюджетной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Министерство отказывает администраторам республиканских бюджетных программ в выделении средств на представительские затраты и в компенсации представительских затрат при предоставлении неполного пакета документов и (или) несоответствующих требованиям, указанных в пункте 7 настоящих Правил, с уведомлением об отказе администраторов республиканских бюджетных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае неиспользования или частичного использования в течение финансового года средств, выделенных на представительские затраты, администратор республиканской бюджетной программы направляет сведения в Министерство о суммах неиспользования или частичного использования средств, выделенных на представительские затраты, для внесения изменений в приказ Руководителя аппарата о выделении средств на представительские затраты с последующим внесением изменений в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам, утверждаемый центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Центральный уполномоченный орган по исполнению бюджета на основании приказа Руководителя аппарата вносит изменения в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выделение наличной иностранной валюты на представительские затраты при визитах Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, а также направление должностных лиц государственных органов, содержащихся за счет республиканского бюджета, наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для конвертации выделенных средств Министерство открывает счет в иностранной валюте в центральном уполномоченном органе по исполнению бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центральный филиал Национального Банка Республики Казахстан (далее – НБ РК) по заявлению центрального уполномоченного органа по исполнению бюджета производит конвертацию иностранной валюты и зачисляет на счет центрального уполномоченного органа по исполнению бюджета в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) центральный уполномоченный орган по исполнению бюджета на основании выписки центрального филиала НБ РК производит зачисление иностранной валюты на счет Министерства в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на основании принятого приказа Руководителя аппарата о выделении средств на представительские затраты Министерство для получения наличной иностранной валюты выдает должностному лицу Министерства доверенность на получение в Департаменте казначейства по городу Астане Комитета казначейства Министерства финансов Республики Казахстан (далее - Департамент казначейства) доверенности на получение наличной иностранной валюты в НБ РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент казначейства выдает должностному лицу Министерства, доверенность на получение наличной иностранной валюты в НБ РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) НБ РК выдает должностному лицу Министерства наличную иностранную валюту согласно заявленной сумме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) полученная наличная иностранная валюта приходуется должностным лицом Министерства в кассу Министерства в тот же день;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдача средств на представительские затраты производится из кассы Министерства должностным лицам администраторов республиканских бюджетных программ, уполномоченным на получение средств на представительские затраты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 с изменениями, внесенными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра иностранных дел РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
-      <w:r>
-[...1164 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Бюджетного кодекса Республики Казахстан, администраторы республиканских бюджетных программ, получившие средства на представительские затраты на прием иностранных делегаций, проведение заседаний, конференций, совещаний, семинаров, торжественных и официальных мероприятий, не позднее пятнадцатого числа месяца, следующего за отчетным, предоставляют в Министерство полугодовой и годовой отчеты об использовании указанных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица государственных органов Республики Казахстан, содержащихся за счет республиканского бюджета, направляемые наблюдателями от Республики Казахстан на выборы и (или) референдумы в иностранных государствах в составе международных миссий наблюдения, получившие средства на представительские затраты, либо лица, уполномоченные на получение средств на данные представительские затраты, в течение 10 (десяти) календарных дней после проведения мероприятия предоставляют в Министерство акт по представительским затратам, заверенный гербовой печатью и утвержденный Председателем Центральной избирательной комиссии Республики Казахстан или лицом, исполняющим его обязанности, а также подтверждающие документы (квитанции, счета-фактуры, накладные, договоры) с указанием стоимости и объема приобретенных товаров, работ и услуг, заверенные печатью организации, реализовавшей соответствующие товары, работы и услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностные лица, уполномоченные на получение средств на представительские затраты при визитах Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан за рубеж, в течение 10 (десяти) календарных дней после проведения мероприятия представляют акт по представительским затратам, заверенный гербовой печатью администратора республиканских бюджетных программ и утвержденный Начальником Канцелярии Президента Республики Казахстан при визитах Президента Республики Казахстан и Вице-Президента Республики Казахстан за рубеж, заместителем Руководителя Канцелярии Премьер-Министра Республики Казахстан – при визитах Премьер-Министра Республики Казахстан за рубеж, Руководителем аппарата – при визитах Министра иностранных дел Республики Казахстан за рубеж..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Министра иностранных дел РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2898,164 +2724,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бюджетной программы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Представительские затраты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нормы представительских затрат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными приказом Министра иностранных дел РК от 04.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В приложении предусматриваются изменение приказом </w:t>
+        <w:t xml:space="preserve">№ 11-1-4/309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Министра иностранных дел </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3128,70 +2896,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="79"/>
+          <w:bookmarkStart w:name="z86" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость в месячных расчетных показателях</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (далее – МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3298,70 +3066,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 3 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="80"/>
+          <w:bookmarkStart w:name="z87" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "на высоком уровне"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 5 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3410,51 +3178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приемы (завтраки, обеды, ужины), предусмотренные в Государственном протоколе Республики Казахстан с участием Президента Республики Казахстан, Премьер-Министра Республики Казахстан, председателей палат Парламента Республики Казахстан, Государственного советника Республики Казахстан, заместителя Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан и Секретаря Совета Безопасности Республики Казахстан из расчета на одного человека в день</w:t>
+Приемы (завтраки, обеды, ужины), предусмотренные в Государственном протоколе Республики Казахстан с участием Президента Республики Казахстан, Вице-Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Председателя Курултая Республики Казахстан, заместителя Премьер-Министра Республики Казахстан, Министра иностранных дел Республики Казахстан и Секретаря Совета Безопасности Республики Казахстан из расчета на одного человека в день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4047,70 +3815,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 8 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="81"/>
+          <w:bookmarkStart w:name="z88" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "на высшем уровне" и "на высоком уровне" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 10 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4206,70 +3974,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 8 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="82"/>
+          <w:bookmarkStart w:name="z89" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "на высшем уровне" и </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4542,70 +4310,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="83"/>
+          <w:bookmarkStart w:name="z91" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вне зависимости от уровня мероприятия: микроавтобусы – до 1,8 МРП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автобусы – до 2,1 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4676,124 +4444,104 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительские затраты при зарубежных визитах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="84"/>
+          <w:bookmarkStart w:name="z92" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президента Республики Казахстан – 5000 долларов СШA;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...53 lines deleted...]
-              <w:t>Государственного советника Республики Казахстан – 2500 долларов США;</w:t>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министра Республики Казахстан – 3000 долларов СШA;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вице-Президента Республики Казахстан – 2500 долларов США;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министра иностранных дел Республики Казахстан – 2000 долларов США.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5299,55 +5047,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5673,31 +5421,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>