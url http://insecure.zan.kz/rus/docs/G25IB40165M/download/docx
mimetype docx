--- v0 (2026-03-18)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c57d8a0" w14:textId="c57d8a0">
+    <w:p w14:paraId="c955b21" w14:textId="c955b21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа города Текели на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата города Текели области Жетісу от 26 декабря 2025 года № 40-165</w:t>
+        <w:t>Решение маслихата города Текели области Жетісу от 26 декабря 2025 года № 40-165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 2 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -232,431 +232,441 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы 57 200 тыс. тенге, в том числе:</w:t>
+      1) доходы 57 200 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления 8 500 тыс. тенге;</w:t>
+      налоговые поступления 8 500 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления 0 тыс.тенге;</w:t>
+      неналоговые поступления 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала 0 тыс.тенге;</w:t>
+      поступления от продажи основного капитала 0тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов 48 700 тыс.тенге;</w:t>
+      поступления трансфертов 48 700 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты 57 200 тыс. тенге;</w:t>
+      2) затраты 57 203 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование 0 тыс.тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование 0тысяча тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты 0 тыс.тенге;</w:t>
+      бюджетные кредиты 0тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов 0 тыс.тенге;</w:t>
+      погашение бюджетных кредитов 0тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами 0 тыс.тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами 0 тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов 0 тыс.тенге;</w:t>
+      приобретение финансовых активов 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства 0 тыс.тенге;</w:t>
+      поступления от продажи финансовых активов государства0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета (-) 0 тыс.тенге;</w:t>
+      5) дефицит (профицит) бюджета (-)3 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Ненефтяной дефицит (профицит) бюджета-0 тыс.тенге</w:t>
+      6) финансирование дефицита (использование профицита) бюджета 3тысячи тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7)финансирование дефицита (использование профицита) бюджета 0 тыс.тенге, в том числе:</w:t>
+      поступление займов 0тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов 0 тыс.тенге;</w:t>
+      погашение займов 0тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов 0 тыс.тенге;</w:t>
+      используемые остатки бюджетных средств 3 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств 0 тыс.тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата города Текели области Жетісу от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
-        <w:gridCol w:w="4340"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -665,103 +675,160 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Временно исполняющий полномочия председателя городского маслихата </w:t>
+              <w:t>Временно исполняющий полномочия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4340" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М. Ботантаев</w:t>
+              <w:t>      председателя городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М.Ботантаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -817,2578 +884,2477 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению Текелийского городского маслихата от 26 декабря 2025 года № 40-165 "О бюджете сельского округа города Текели на 2026-2028 годы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Рудничного сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата города Текели области Жетісу от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="455"/>
-[...25 lines deleted...]
-        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="22"/>
-[...96 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...101 lines deleted...]
-              <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3413,1026 +3379,906 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления трансфертов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="26"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...99 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4453,192 +4299,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4659,414 +4483,505 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
-[...29 lines deleted...]
-57 200</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...64 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5076,421 +4991,318 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5500,429 +5312,520 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...64 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5932,421 +5835,318 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6356,211 +6156,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6570,211 +6367,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6784,429 +6578,520 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 949</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...64 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7216,421 +7101,318 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7640,1667 +7422,1906 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...132 lines deleted...]
-Сумма</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...165 lines deleted...]
-(тысяч тенге)</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...194 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...200 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...178 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-Сумма</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9310,3406 +9331,3292 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-(тысяч тенге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...165 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="24"/>
-[...63 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...100 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...131 lines deleted...]
-(тысяч тенге)</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Погашение бюджетных кредитов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...130 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Наименование</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...200 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...64 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Сумма</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-(тысяч тенге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...133 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...133 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...166 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Сумма</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12728,198 +12635,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа</w:t>
-[...36 lines deleted...]
-(тысяч тенге)</w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12938,129 +12745,4663 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Наименование</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Рудничного сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению Текелийского городского маслихата от 26 декабря 2025 года № 40-165 "О бюджете сельского округа города Текели на 2026-2028 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="440"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет Рудничного сельского округа на 2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 899</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 899</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13081,51 +17422,5192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13135,67 +22617,3930 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Погашение бюджетных кредитов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13264,12678 +26609,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению Текелийского городского маслихата от 26 декабря 2025 года № 40-165 "О бюджете сельского округа города Текели на 2026-2028 годы"</w:t>
+              <w:t>Приложение 3 к решению Текелийского городского маслихата от 26 декабря 2025 года № 40-165 "О бюджете сельского округа города Текели на 2026-2028 годы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...12603 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Рудничного сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="332"/>
@@ -38360,55 +39101,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>