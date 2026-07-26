--- v0 (2025-12-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3127383" w14:textId="3127383">
+    <w:p w14:paraId="9ea1ccc" w14:textId="9ea1ccc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,183 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реализации пилотного проекта в Акмолинской области по внедрению электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан от 4 ноября 2025 года № 347, Министра здравоохранения Республики Казахстан от 5 ноября 2025 года № 136 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 11 ноября 2025 года № 571/НҚ</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Совместный приказ Министра труда и социальной защиты населения Республики Казахстан от 4 ноября 2025 года № 347, Министра здравоохранения Республики Казахстан от 5 ноября 2025 года № 136 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 11 ноября 2025 года № 571/НҚ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Заголовок - в  редакции совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47(вступает в силу по истечении десяти календарных дней после дня его подписания последним из руководителей государственных органов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...15 lines deleted...]
-      1. Реализовать пилотный проект в Акмолинской области по внедрению электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты".</w:t>
+    <w:bookmarkStart w:name="z83" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Реализовать пилотный проект в Акмолинской области и в городе Алматы по внедрению электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Заголовок - в  редакции совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 (вступает в силу по истечении десяти календарных дней после дня его подписания последним из руководителей государственных органов).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить Алгоритм формирования электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1168,744 +1238,1030 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 ноября 2025 года № 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z84" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм формирования электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Алгоритм - в  редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вступает в силу по истечении десяти календарных дней после дня его подписания последним из руководителей государственных органов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий алгоритм формирования электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты" (далее – Алгоритм) регламентирует порядок формирования электронной очереди через Портал социальных услуг — aleumet.egov.kz, в рамках очного оказания государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты" (далее – Услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем Алгоритме используются следующие основные понятия и сокращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z88" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) портал социальных услуг (далее – Портал) – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, услугам по перевозке лиц с инвалидностью на инватакси, предоставляемых поставщиками для лиц с инвалидностью, на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с Социальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель – освидетельствуемое лицо или его законный представитель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
-[...15 lines deleted...]
-      3) услугодатель – Департамент Комитета регулирования и контроля в сфере социальной защиты населения по Акмолинской области;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услугодатель – Департамент Комитета регулирования и контроля в сфере социальной защиты населения по Акмолинской области, Департамент Комитета регулирования и контроля в сфере социальной защиты населения по городу Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) медико-социальная экспертиза (далее – МСЭ) – оценка ограничений жизнедеятельности освидетельствуемого лица, вызванных стойким расстройством функций организма, с установлением (неустановлением) инвалидности и (или) степени утраты трудоспособности, а также определение его потребностей в мерах социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отдел МСЭ – структурное подразделение уполномоченного государственного органа, проводящее МСЭ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...15 lines deleted...]
-      6) автоматизированная информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – АИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утраты трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах МСЭ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Электронная очередь формируется на основании предварительной записи на оказание Услуги, за исключением выходных и праздничных дней, установленных Трудовым кодексом Республики Казахстан, в Акмолинской области в следующие часы: 09:00, 09:30, 10:00, 10:30, 11:00, 11:30, 12:00, 12:30, 14:30, 15:00, с перерывом на обед с 13:00 до 14:30 часов. В городе Алматы в следующие часы: 09:00, 09:30, 10:00, 10:30, 11:00, 11:30, 12:00, 12:30, 14:00, 14:30, с перерывом на обед с 13:00 до 14:00 часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      3. Электронная очередь формируется на основании предварительной записи на оказание Услуги, за исключением выходных и праздничных дней, установленных Трудовым кодексом Республики Казахстан, в следующие часы: 09:00, 10:00, 11:00, 12:00, 14:30. Обеденный перерыв с 13:00 до 14:30 часов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугополучатели:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) записываются на МСЭ посредством электронной очереди на Портале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      4. Услугодатель в течение трех рабочих дней с момента вступления в силу действия настоящего совместного приказа обязан в "АИС ЦБДИ":</w:t>
+    <w:bookmarkStart w:name="z102" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременно посещают назначенные освидетельствования в отделах МСЭ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      внести данные по сопоставлению административно-территориальных единиц отделам МСЭ для записи на оказание Услуги;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      сформировать графики приема отделов МСЭ, с учетом командировок специалистов до конца года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(текст исключен).  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. После получения SMS-уведомления Услугополучатель в течение срока действия формы № 031/у авторизуется на Портале и осуществляет запрос на запись на оказание Услуги, в том числе и на опекаемого.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      Графики приема отделов МСЭ, с учетом командировок специалистов, на следующий календарный год формируются Услугодателем ежегодно до 25 декабря текущего года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 вводится в действие с 12.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместного приказа Министра труда и социальной защиты населения РК от 22.04.2026 № 148, Заместителя Премьер-Министра - Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 273/НҚ и Министра здравоохранения РК от 08.05.2026 года № 47 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отмена записи на оказание Услуги Услугополучателем проводится в</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      5. Услугополучатели:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "личном кабинете" на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      1) записываются на МСЭ посредством электронной очереди на Портале;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отмены записи, Услугополучателю отправляется SMS-уведомление на номер абонентского устройства сотовой связи, зарегистрированного в базе мобильных граждан согласно приложению 3 к настоящему Алгоритму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      2) своевременно посещают назначенные освидетельствования в отделах МСЭ.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во избежание нескольких записей на одну и ту же форму № 031/у, повторная запись в электронной очереди на МСЭ возможна после отмены предыдущей записи на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования электронной очереди при очном оказании государственной услуги "Установление инвалидности и/или степени утраты трудоспособности и/или определение необходимых мер социальной защиты"</w:t>
+    <w:bookmarkStart w:name="z118" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае опоздания Услугополучателя более чем на 15 (пятнадцать) минут от назначенного времени – запись на электронную очередь аннулируется. Услугополучателю на номер абонентского устройства сотовой связи, зарегистрированного в базе мобильных граждан, направляется SMS-уведомление согласно приложению 4 к настоящему Алгоритму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      6. При поступлении заключения на медико-социальную экспертизу (далее – форма № 031/у) в АИС "ЦБДИ" в соответствии с Правилами проведения медико-социальной экспертизы, утвержденными приказом Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32922) Услугополучателю на номер абонентского устройства сотовой связи, зарегистрированного в базе мобильных граждан, направляется SMS-уведомление согласно приложению 1 к настоящему Алгоритму.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная запись допускается при наличии свободных дат и времени либо возможна в тот же день в порядке живой очереди, после приема лиц, пришедших по предварительной записи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1939,155 +2295,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Алгоритму формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> электронной очереди при очном</w:t>
-[...77 lines deleted...]
-              <w:t>мер социальной защиты"</w:t>
+              <w:t>электронной очереди</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при очном оказании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или степени утраты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудоспособности и/или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определение необходимых мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2108,94 +2477,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkStart w:name="z122" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) ФИО!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z123" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ваши медицинские документы прошли проверку, просим записаться на освидетельствование в отдел медико-социальной экспертизы по ссылке "https://aleumet.egov.kz/…/…/".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2268,103 +2637,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронной очереди при</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>очном оказании государственной</w:t>
-[...51 lines deleted...]
-              <w:t>мер социальной защиты"</w:t>
+              <w:t xml:space="preserve">очном оказании </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или степени утраты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудоспособности и/или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определение необходимых мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2391,108 +2786,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkStart w:name="z126" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) ФИО!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z127" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы записаны на освидетельствование в отдел медико-социальной экспертизы № __ дата (дд.мм.гг.), время (чч:мм) по адресу (город, улица, дом, кабинет), номер талона _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z128" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы можете отменить свою запись в "личном кабинете" "https://aleumet.egov.kz/…/…/".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2552,103 +2947,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Алгоритму формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электронной очереди при очном</w:t>
-[...51 lines deleted...]
-              <w:t>и/или определение необходимых</w:t>
+              <w:t>электронной очереди</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при очном оказании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или степени утраты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудоспособности и/или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определение необходимых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мер социальной защиты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2688,88 +3109,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z131" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) ФИО!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z132" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы отменили запись на освидетельствование в отдел медико-социальной экспертизы № __ дата (дд.мм.гг.), время (чч:мм) по адресу (город, улица, дом, кабинет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2829,103 +3250,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Алгоритму формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электронной очереди при очном</w:t>
-[...51 lines deleted...]
-              <w:t>и/или определение необходимых</w:t>
+              <w:t>электронной очереди</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при очном оказании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или степени утраты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудоспособности и/или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определение необходимых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мер социальной защиты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2965,162 +3412,194 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkStart w:name="z135" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) ФИО!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z136" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ваша запись на освидетельствование в отдел медико-социальной экспертизы аннулирована в связи с Вашей неявкой на освидетельствование в назначенное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z137" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы можете вновь записаться на освидетельствование в "личном кабинете" по ссылке "https://aleumet.egov.kz/…/…/".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>