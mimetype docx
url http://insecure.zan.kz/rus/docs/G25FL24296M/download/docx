--- v0 (2026-03-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9d0d3a" w14:textId="a9d0d3a">
+    <w:p w14:paraId="16f9a37" w14:textId="16f9a37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -248,130 +248,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района Жанасемей от 18 декабря 2025 года №23/275 -VIII "О бюджете района Жанасемей на 2026-2028 годы" маслихат района Жаңасемей РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет поселка Чаган на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет поселка Чаган района Жаңасемей области Абай на 2026-2028 годы, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложенииям 1</w:t>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы- 42 399,0 тысяч тенге:</w:t>
+      1)доходы – 59 335,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 1 147,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -381,285 +381,347 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 41 252,0 тысяч тенге;</w:t>
+      поступления трансфертов – 58 188,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 42 399,0 тысяч тенге;</w:t>
+      2) затраты – 60 671,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге:</w:t>
+      3) чистое бюджетное кредитование - 0,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты –0,0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов –0,0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов –0,0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -1336,0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) финансирование дефицита (использование профицита) бюджета – 1336,0 тысяч тенге: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      поступление займов - 0,0 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге"</w:t>
+      погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов -0,0 тысяч тенге;</w:t>
+      используемые остатки бюджетных средств – 1 336,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов -0,0 тысяч тенге;</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Жаңасемей области Абай от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27/332-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств -0,0 тысяч тенге.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -915,3009 +977,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Чаган на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2938 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Жаңасемей области Абай от 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 27/332-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -3936,51 +1075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
+Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4047,51 +1186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная подгруппа</w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4166,51 +1305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Администратор бюджетных программ</w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4254,944 +1393,843 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Программа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-Наименование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 335,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-42 399,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1147,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-39 399,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5211,196 +2249,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-39 399,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5420,196 +2427,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-39 399,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+735,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5640,394 +2616,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-39 399,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6047,823 +2961,699 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-3 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Неналоговые поступления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-3 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...167 lines deleted...]
-0,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6892,187 +3682,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-0,0</w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7103,601 +3862,322 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...163 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7726,183 +4206,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7920,198 +4314,140 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8234,292 +4570,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
-[...37 lines deleted...]
-          </w:p>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8644,292 +4973,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 671,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 218,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8949,192 +5282,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 218,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9186,50 +5523,4620 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 218,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 218,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 953,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 953,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 953,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 953,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 336,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 336,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9295,51 +10202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1 336,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26445,55 +27352,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>