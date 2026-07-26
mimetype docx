--- v0 (2026-03-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc80d08" w14:textId="fc80d08">
+    <w:p w14:paraId="1c8e6b7" w14:textId="1c8e6b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 68 814,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 86 114,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 7 333,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 61 131,0 тысяч тенге;</w:t>
+      поступления трансфертов – 78 431,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 68 814,0 тысяч тенге;</w:t>
+      2) затраты – 86 164,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +541,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -50,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 50,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,93 +631,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 50,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/10-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Ыргызбайского сельского округа района Ақсуат на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 56 974,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в бюджете Ыргызбайского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 4 157,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Учесть, что в бюджете Ыргызбайского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 17 300,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-1 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/10-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2. Используемые остатки бюджетных средств 50,8 тысяч тенге распределить согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-2 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/10-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -958,50 +1204,11760 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/10-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Ыргызбайского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/10-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 114,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 333,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 611,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 611,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 722,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 411,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 431,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 431,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 431,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 164,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 364,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 364,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 364,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 364,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-50,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата района Ақсуат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№39/10-VIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Ыргызбайского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1583,51 +13539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 814,0</w:t>
+69 998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1760,51 +13716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 333,0</w:t>
+7 664,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1937,51 +13893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 611,0</w:t>
+1 684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2114,51 +14070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 611,0</w:t>
+1 684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2291,51 +14247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 722,0</w:t>
+4 935,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2468,51 +14424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103,0</w:t>
+108,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2645,51 +14601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108,0</w:t>
+113,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2822,51 +14778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 100,0</w:t>
+2 717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2999,51 +14955,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 411,0</w:t>
+1 997,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3176,51 +15132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 045,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3353,51 +15309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 045,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3707,51 +15663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3884,51 +15840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4061,51 +16017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4415,51 +16371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 131,0</w:t>
+61 968,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4592,51 +16548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 131,0</w:t>
+61 968,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4769,51 +16725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 131,0</w:t>
+61 968,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5637,51 +17593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 814,0</w:t>
+69 998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5846,51 +17802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 314,0</w:t>
+63 125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6055,51 +18011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 314,0</w:t>
+63 125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6264,51 +18220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 314,0</w:t>
+63 125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6473,51 +18429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 314,0</w:t>
+63 125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6682,51 +18638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+6 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6891,51 +18847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+6 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7100,51 +19056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+6 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7309,469 +19265,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+1 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+535,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7791,196 +19747,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+535,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8032,50 +19988,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+535,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8145,51 +20310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+535,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10503,109 +22668,109 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 22 декабря 2025 года</w:t>
+              <w:t>от 22декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/10-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Ыргызбайского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Ыргызбайского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -11189,51 +23354,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 998,0</w:t>
+66 922,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11366,51 +23531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 664,0</w:t>
+8 026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11543,51 +23708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 684,0</w:t>
+1 763,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11720,51 +23885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 684,0</w:t>
+1 763,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11897,51 +24062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 935,0</w:t>
+5 168,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12074,51 +24239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108,0</w:t>
+113,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12251,51 +24416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113,0</w:t>
+119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12428,51 +24593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 717,0</w:t>
+2 845,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12605,51 +24770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 997,0</w:t>
+2 091,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12782,51 +24947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 045,0</w:t>
+1 095,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12959,51 +25124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 045,0</w:t>
+1 095,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13313,51 +25478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-366,0</w:t>
+383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13490,51 +25655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-366,0</w:t>
+383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13667,51 +25832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-366,0</w:t>
+383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14021,51 +26186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 968,0</w:t>
+58 513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14198,51 +26363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 968,0</w:t>
+58 513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14375,51 +26540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 968,0</w:t>
+58 513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -15243,51 +27408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 998,0</w:t>
+66 922,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15452,51 +27617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 125,0</w:t>
+64 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15661,51 +27826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 125,0</w:t>
+64 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15870,51 +28035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 125,0</w:t>
+64 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16079,51 +28244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 125,0</w:t>
+64 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16288,51 +28453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 338,0</w:t>
+1 432,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16497,51 +28662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 338,0</w:t>
+1 432,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16706,51 +28871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 338,0</w:t>
+1 432,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16915,469 +29080,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 338,0</w:t>
+1 432,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-5 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-535,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17397,196 +29562,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-535,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17638,259 +29803,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...207 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17960,51 +29916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-535,0</w:t>
+572,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20318,3947 +32274,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 22декабря 2025 года</w:t>
+              <w:t>от 22 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№39/10-VIII</w:t>
+              <w:t xml:space="preserve"> № 39/10-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Ыргызбайского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3815 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 42/10-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -24840,51 +32996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -25058,51 +33214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 922,0</w:t>
+50,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25267,51 +33423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 918,0</w:t>
+50,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25476,51 +33632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 918,0</w:t>
+50,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25685,51 +33841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 918,0</w:t>
+50,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25894,260 +34050,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 918,0</w:t>
+50,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...167 lines deleted...]
-1 432,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26176,187 +34332,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...135 lines deleted...]
-1 432,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26521,51 +34677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 432,0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26658,332 +34814,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-1 432,0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-572,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27003,196 +35159,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-572,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27244,2648 +35400,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...2596 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29917,55 +35589,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>