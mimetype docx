--- v0 (2026-03-11)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b861c32" w14:textId="b861c32">
+    <w:p w14:paraId="65ef843" w14:textId="65ef843">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 206 714,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 224 014,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 11 779,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 194 635,0 тысяч тенге;</w:t>
+      поступления трансфертов – 211 935,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 206 714,0 тысяч тенге;</w:t>
+      2) затраты – 228 077,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +541,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -4 063,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 4 063,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,93 +631,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 4 063,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 32 185,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 162 450,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 17 300,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-1 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2. Используемые остатки бюджетных средств 4 063,8 тысяч тенге распределить согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-2 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -958,50 +1204,12031 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/4-VІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224 014,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 650,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 650,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 805,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 812,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 943,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 324,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 324,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211 935,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211 935,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211 935,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228 077,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 376,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 376,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 376,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 376,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178 199,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178 199,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178 199,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160 899,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 063,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата района Ақсуат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№39/4-VІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1583,51 +13810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206 714,0</w:t>
+55 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1760,51 +13987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 779,0</w:t>
+12 313,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1937,51 +14164,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 650,0</w:t>
+1 725,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2114,51 +14341,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 650,0</w:t>
+1 725,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2291,51 +14518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 805,0</w:t>
+5 024,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2468,51 +14695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47,0</w:t>
+50,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2645,51 +14872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3,0</w:t>
+4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2822,51 +15049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 812,0</w:t>
+2 939,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2999,51 +15226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 943,0</w:t>
+2 031,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3176,51 +15403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 324,0</w:t>
+5 564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3353,51 +15580,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 324,0</w:t>
+5 564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3707,51 +15934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3884,51 +16111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4061,51 +16288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4415,51 +16642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-194 635,0</w:t>
+42 979,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4592,51 +16819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-194 635,0</w:t>
+42 979,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4769,51 +16996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-194 635,0</w:t>
+42 979,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5637,51 +17864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206 714,0</w:t>
+55 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5846,51 +18073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 389,0</w:t>
+45 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6055,51 +18282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 389,0</w:t>
+45 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6264,51 +18491,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 389,0</w:t>
+45 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6473,51 +18700,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 389,0</w:t>
+45 606,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6682,51 +18909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6891,51 +19118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7100,51 +19327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7237,1795 +19464,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...1743 lines deleted...]
-158 825,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11339,51 +21894,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11397,51 +21952,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/4-VІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12025,51 +22580,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 606,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12202,51 +22757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 313,0</w:t>
+12 891,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12379,51 +22934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 725,0</w:t>
+1 806,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12556,51 +23111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 725,0</w:t>
+1 806,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12733,51 +23288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 024,0</w:t>
+5 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12910,51 +23465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50,0</w:t>
+52,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13264,51 +23819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 939,0</w:t>
+3 077,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13441,51 +23996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 031,0</w:t>
+2 126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13618,51 +24173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 564,0</w:t>
+5 826,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13795,51 +24350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 564,0</w:t>
+5 826,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14149,51 +24704,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-314,0</w:t>
+329,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14326,51 +24881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-314,0</w:t>
+329,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14503,51 +25058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-314,0</w:t>
+329,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14857,51 +25412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 979,0</w:t>
+33 995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15034,51 +25589,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 979,0</w:t>
+33 995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15211,51 +25766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 979,0</w:t>
+33 995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -16079,51 +26634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 606,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16288,51 +26843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 606,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16497,51 +27052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 606,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16706,51 +27261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 606,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16915,887 +27470,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 606,0</w:t>
-[...835 lines deleted...]
-10 000,0</w:t>
+47 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20109,3947 +29828,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№39/4-VІІІ</w:t>
+              <w:t xml:space="preserve"> № 39/4-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3815 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 42/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -24631,51 +30550,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -24849,51 +30768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 215,0</w:t>
+4 063,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25058,51 +30977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 215,0</w:t>
+1 987,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25267,51 +31186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 215,0</w:t>
+1 987,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25476,51 +31395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 215,0</w:t>
+1 987,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25685,256 +31604,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 215,0</w:t>
+1 987,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 074,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25954,192 +31877,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 074,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26159,196 +32086,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 074,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26432,333 +32359,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 074,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26787,187 +32722,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...135 lines deleted...]
-0,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27019,160 +32954,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27256,128 +33195,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27406,396 +33349,396 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...135 lines deleted...]
-0,0</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27815,196 +33758,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 063,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -28036,55 +33979,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>