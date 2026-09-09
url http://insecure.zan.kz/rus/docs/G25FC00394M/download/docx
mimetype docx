--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65ef843" w14:textId="65ef843">
+    <w:p w14:paraId="6f19334" w14:textId="6f19334">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,499 +307,591 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 224 014,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 220 686,6 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 11 779,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 300,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 211 935,0 тысяч тенге;</w:t>
+      поступления трансфертов – 208 607,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 228 077,8 тысяч тенге;</w:t>
+      2) затраты – 224 750,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -4 063,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 4 063,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 4 063,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/4-VIII</w:t>
+        <w:t>№ 47/4-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 32 185,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 162 450,0 тысяч тенге.</w:t>
+      3. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 159 122,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Учесть, что в бюджете Киндиктинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 17 300,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -818,90 +910,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-2. Используемые остатки бюджетных средств 4 063,8 тысяч тенге распределить согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1219,61 +1311,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Киндиктинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/4-VIII</w:t>
+        <w:t>№ 47/4-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1875,52 +1967,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-224 014,0</w:t>
+              <w:t xml:space="preserve">
+220 686,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2054,52 +2146,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-11 779,0</w:t>
+              <w:t xml:space="preserve">
+11 779,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2233,52 +2325,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 650,0</w:t>
+              <w:t xml:space="preserve">
+1 650,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2412,52 +2504,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 650,0</w:t>
+              <w:t xml:space="preserve">
+1 650,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2591,52 +2683,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 805,0</w:t>
+              <w:t xml:space="preserve">
+4 805,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2770,52 +2862,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-47,0</w:t>
+              <w:t xml:space="preserve">
+47,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2949,52 +3041,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3,0</w:t>
+              <w:t xml:space="preserve">
+3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3128,52 +3220,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 812,0</w:t>
+              <w:t xml:space="preserve">
+2 812,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3307,52 +3399,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 943,0</w:t>
+              <w:t xml:space="preserve">
+1 943,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3486,52 +3578,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5 324,0</w:t>
+              <w:t xml:space="preserve">
+5 324,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3665,52 +3757,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5 324,0</w:t>
+              <w:t xml:space="preserve">
+5 324,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3844,52 +3936,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4023,52 +4115,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-300,0</w:t>
+              <w:t xml:space="preserve">
+300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4202,52 +4294,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-300,0</w:t>
+              <w:t xml:space="preserve">
+300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4381,52 +4473,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-300,0</w:t>
+              <w:t xml:space="preserve">
+300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4560,52 +4652,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4739,52 +4831,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-211 935,0</w:t>
+              <w:t xml:space="preserve">
+208 607,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4918,52 +5010,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-211 935,0</w:t>
+              <w:t xml:space="preserve">
+208 607,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5097,52 +5189,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-211 935,0</w:t>
+              <w:t xml:space="preserve">
+208 607,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5924,52 +6016,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-228 077,8</w:t>
+              <w:t xml:space="preserve">
+224 750,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6134,52 +6226,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-48 376,5</w:t>
+              <w:t xml:space="preserve">
+48 376,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6344,52 +6436,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-48 376,5</w:t>
+              <w:t xml:space="preserve">
+48 376,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6554,52 +6646,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-48 376,5</w:t>
+              <w:t xml:space="preserve">
+48 376,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6764,52 +6856,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-48 376,5</w:t>
+              <w:t xml:space="preserve">
+48 376,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6974,52 +7066,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-500,0</w:t>
+              <w:t xml:space="preserve">
+500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7184,52 +7276,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-500,0</w:t>
+              <w:t xml:space="preserve">
+500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7394,52 +7486,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-500,0</w:t>
+              <w:t xml:space="preserve">
+500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7604,52 +7696,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-500,0</w:t>
+              <w:t xml:space="preserve">
+500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7814,52 +7906,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 000,0</w:t>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8024,52 +8116,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 000,0</w:t>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8234,52 +8326,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 000,0</w:t>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8444,52 +8536,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 000,0</w:t>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8654,52 +8746,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-178 199,2</w:t>
+              <w:t xml:space="preserve">
+19 374,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8864,52 +8956,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-178 199,2</w:t>
+              <w:t xml:space="preserve">
+19 374,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9074,52 +9166,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-178 199,2</w:t>
+              <w:t xml:space="preserve">
+19 374,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9284,52 +9376,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-17 300,0</w:t>
+              <w:t xml:space="preserve">
+17 300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9494,93 +9586,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-160 899,2</w:t>
+              <w:t xml:space="preserve">
+2 074,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9669,87 +9761,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты</w:t>
+Прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2,1</w:t>
+              <w:t xml:space="preserve">
+155 497,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9779,51 +9871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9879,87 +9971,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты</w:t>
+Прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2,1</w:t>
+              <w:t xml:space="preserve">
+155 497,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10124,52 +10216,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2,1</w:t>
+              <w:t xml:space="preserve">
+155 497,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10263,161 +10355,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-048</w:t>
+057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+Реализация мероприятий по социальной и инженерной инфраструктуре в сельских населенных пунктах в рамках проекта "Ауыл-Ел бесігі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2,1</w:t>
+              <w:t xml:space="preserve">
+155 497,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10505,87 +10601,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+2,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10606,57 +10702,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10711,87 +10811,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+2,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10812,93 +10912,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10921,87 +11021,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+2,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11086,128 +11186,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+2,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11333,87 +11437,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11434,61 +11538,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11543,87 +11643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11644,57 +11744,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11749,87 +11853,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
--4 063,8</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11955,87 +12059,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 063,8</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12056,61 +12160,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12165,162 +12265,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12375,87 +12475,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12476,61 +12576,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12585,87 +12681,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Используемые остатки бюджетных средств</w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 063,8</w:t>
+              <w:t xml:space="preserve">
+-4 063,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12718,61 +12814,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12795,87 +12887,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остатки бюджетных средств</w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 063,8</w:t>
+              <w:t xml:space="preserve">
+4 063,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12896,57 +12988,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12960,50 +13056,886 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 063,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 063,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -13040,52 +13972,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 063,8</w:t>
+              <w:t xml:space="preserve">
+4 063,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33979,55 +34911,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>