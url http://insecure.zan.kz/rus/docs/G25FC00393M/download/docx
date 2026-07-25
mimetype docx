--- v0 (2026-03-11)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11fa3bb" w14:textId="11fa3bb">
+    <w:p w14:paraId="157a120" w14:textId="157a120">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 338 585,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 355 885,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 237 589,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 98 387,0 тысяч тенге;</w:t>
+      поступления трансфертов – 115 687,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 338 585,0 тысяч тенге;</w:t>
+      2) затраты – 491 250,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +541,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -135 365,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 135 365,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,93 +631,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 135 365,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены объем бюджетных изъятий из бюджета сельского округа в районный бюджет в сумме 184 599,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 98 387,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 17 300,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-1 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2. Используемые остатки бюджетных средств 135 365,8 тысяч тенге распределить согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-2 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -958,50 +1204,13229 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/3-VІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+355 885,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237 589,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207 280,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207 280,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 934,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 450,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 375,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 375,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 590,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 590,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 590,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115 687,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115 687,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115 687,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+491 250,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82 273,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82 273,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82 273,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 273,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 763,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 763,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 763,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 988,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 775,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113 112,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113 112,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113 112,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 812,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184 602,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184 602,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184 602,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изъятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184 599,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-135 365,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата района Ақсуат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№39/3-VІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1583,51 +15008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338 585,0</w:t>
+251 009,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1760,51 +15185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-237 589,0</w:t>
+248 282,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1937,51 +15362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-207 280,0</w:t>
+216 608,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2114,51 +15539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-207 280,0</w:t>
+216 608,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2291,51 +15716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 934,0</w:t>
+14 562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2468,51 +15893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66,0</w:t>
+69,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2645,51 +16070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18,0</w:t>
+19,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2822,51 +16247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 450,0</w:t>
+6 741,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2999,51 +16424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 400,0</w:t>
+7 733,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3176,51 +16601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 375,0</w:t>
+17 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3353,51 +16778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 375,0</w:t>
+17 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3530,51 +16955,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19,0</w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3707,51 +17132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19,0</w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3884,51 +17309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19,0</w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4061,51 +17486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 590,0</w:t>
+2 707,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4238,51 +17663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 590,0</w:t>
+2 707,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4415,51 +17840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 590,0</w:t>
+2 707,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4769,405 +18194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 387,0</w:t>
-[...353 lines deleted...]
-98 387,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5991,51 +19062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338 585,0</w:t>
+251 009,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6200,51 +19271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 086,0</w:t>
+58 805,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6409,51 +19480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 086,0</w:t>
+58 805,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6618,51 +19689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 086,0</w:t>
+58 805,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6827,51 +19898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 086,0</w:t>
+58 805,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7036,51 +20107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-988,0</w:t>
+26 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7245,51 +20316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-988,0</w:t>
+26 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7454,51 +20525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-988,0</w:t>
+26 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7591,332 +20662,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-988,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7936,405 +21007,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8354,405 +21425,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-93 912,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8772,405 +21843,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-93 912,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-93 912,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165 454,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9190,405 +22261,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-93 912,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165 454,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-184 599,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165 454,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9608,468 +22679,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...416 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10171,51 +22824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184 599,0</w:t>
+165 454,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12529,51 +25182,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12587,51 +25240,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№39/3-VІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -13215,51 +25868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251 009,0</w:t>
+262 809,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13392,51 +26045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-248 282,0</w:t>
+259 954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13569,51 +26222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-216 608,0</w:t>
+226 789,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13746,51 +26399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-216 608,0</w:t>
+226 789,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13923,51 +26576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 562,0</w:t>
+15 248,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14100,51 +26753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69,0</w:t>
+73,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14277,51 +26930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19,0</w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14454,51 +27107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 741,0</w:t>
+7 058,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14631,51 +27284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 733,0</w:t>
+8 097,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14808,51 +27461,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 112,0</w:t>
+17 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14985,51 +27638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 112,0</w:t>
+17 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15162,51 +27815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20,0</w:t>
+21,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15339,51 +27992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20,0</w:t>
+21,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15516,51 +28169,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20,0</w:t>
+21,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15693,51 +28346,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 707,0</w:t>
+2 834,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15870,51 +28523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 707,0</w:t>
+2 834,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16047,51 +28700,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 707,0</w:t>
+2 834,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17269,51 +29922,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251 009,0</w:t>
+262 809,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17478,51 +30131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 805,0</w:t>
+61 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17687,51 +30340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 805,0</w:t>
+61 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17896,51 +30549,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 805,0</w:t>
+61 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18105,51 +30758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 805,0</w:t>
+61 917,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18314,51 +30967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 250,0</w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18523,51 +31176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 250,0</w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18732,51 +31385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 250,0</w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18869,332 +31522,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-15 000,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 250,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19214,369 +31867,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-10 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Культура, спорт, туризм и информационное пространство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19632,160 +32285,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Деятельность в области культуры</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19809,228 +32462,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 142,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20050,405 +32703,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 142,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-165 454,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 142,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20468,468 +33121,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...416 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21031,51 +33266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 454,0</w:t>
+199 142,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23389,3947 +35624,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата района Ақсуат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№39/3-VІІІ</w:t>
+              <w:t xml:space="preserve"> № 39/3-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3815 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 42/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -27911,51 +36346,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -28129,51 +36564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-262 809,0</w:t>
+135 365,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28338,51 +36773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 917,0</w:t>
+24 187,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28547,51 +36982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 917,0</w:t>
+24 187,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28756,51 +37191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 917,0</w:t>
+24 187,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28965,469 +37400,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 917,0</w:t>
+21 187,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 250,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 250,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 775,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29447,196 +37882,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 250,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 775,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29688,373 +38123,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1 250,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 775,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30074,196 +38509,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30315,582 +38750,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 775,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-199 142,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30910,196 +39345,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-199 142,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31151,373 +39586,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-199 142,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-199 142,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31537,192 +39972,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31774,160 +40213,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31947,401 +40390,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32361,192 +40808,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32566,196 +41017,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32839,128 +41290,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32980,192 +41435,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33185,614 +41644,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...385 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 365,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33824,55 +42074,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>