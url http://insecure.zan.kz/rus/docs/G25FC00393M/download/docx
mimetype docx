--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="157a120" w14:textId="157a120">
+    <w:p w14:paraId="f53b020" w14:textId="f53b020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,499 +307,661 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 355 885,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 253 358,1 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 237 589,0 тысяч тенге;</w:t>
+      налоговые поступления – 137 589,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 19,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 2 590,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 115 687,0 тысяч тенге;</w:t>
+      поступления трансфертов – 113 160,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 491 250,8 тысяч тенге;</w:t>
+      2) затраты – 388 723,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -135 365,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 135 365,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 135 365,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/3-VIII</w:t>
+        <w:t>№ 47/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены объем бюджетных изъятий из бюджета сельского округа в районный бюджет в сумме 184 599,0 тысяч тенге.</w:t>
+      2. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены объем бюджетных изъятий из бюджета сельского округа в районный бюджет в сумме 84 599,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 98 387,0 тысяч тенге.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 95 860,1 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Учесть, что в бюджете Екпинского сельского округа района Ақсуат на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 17 300,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -818,90 +980,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-2. Используемые остатки бюджетных средств 135 365,8 тысяч тенге распределить согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1219,61 +1381,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Екпинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 17.04.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения маслихата района Ақсуат области Абай от 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/3-VIII</w:t>
+        <w:t>№ 47/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1875,52 +2037,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-355 885,0</w:t>
+              <w:t xml:space="preserve">
+253 358,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2054,52 +2216,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-237 589,0</w:t>
+              <w:t xml:space="preserve">
+137 589,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2233,52 +2395,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-207 280,0</w:t>
+              <w:t xml:space="preserve">
+107 280,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2412,52 +2574,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-207 280,0</w:t>
+              <w:t xml:space="preserve">
+107 280,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2591,52 +2753,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-13 934,0</w:t>
+              <w:t xml:space="preserve">
+13 934,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2770,52 +2932,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-66,0</w:t>
+              <w:t xml:space="preserve">
+66,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2949,52 +3111,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-18,0</w:t>
+              <w:t xml:space="preserve">
+18,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3128,52 +3290,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-6 450,0</w:t>
+              <w:t xml:space="preserve">
+6 450,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3307,52 +3469,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7 400,0</w:t>
+              <w:t xml:space="preserve">
+7 400,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3486,52 +3648,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-16 375,0</w:t>
+              <w:t xml:space="preserve">
+16 375,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3665,52 +3827,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-16 375,0</w:t>
+              <w:t xml:space="preserve">
+16 375,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3844,52 +4006,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-19,0</w:t>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4023,52 +4185,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-19,0</w:t>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4202,52 +4364,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-19,0</w:t>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4381,52 +4543,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 590,0</w:t>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4560,52 +4722,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 590,0</w:t>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4739,52 +4901,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 590,0</w:t>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4918,52 +5080,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5097,52 +5259,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-115 687,0</w:t>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5276,52 +5438,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-115 687,0</w:t>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5455,52 +5617,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-115 687,0</w:t>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6282,52 +6444,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-491 250,8</w:t>
+              <w:t xml:space="preserve">
+388 723,9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6492,52 +6654,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-82 273,8</w:t>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6702,52 +6864,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-82 273,8</w:t>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6912,52 +7074,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-82 273,8</w:t>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7122,52 +7284,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-79 273,8</w:t>
+              <w:t xml:space="preserve">
+79 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7332,52 +7494,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3 000,0</w:t>
+              <w:t xml:space="preserve">
+3 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7542,52 +7704,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-108 763,0</w:t>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7752,52 +7914,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-108 763,0</w:t>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7962,52 +8124,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-108 763,0</w:t>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8172,52 +8334,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4 000,0</w:t>
+              <w:t xml:space="preserve">
+4 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8382,52 +8544,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1 988,0</w:t>
+              <w:t xml:space="preserve">
+1 988,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8592,52 +8754,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-102 775,0</w:t>
+              <w:t xml:space="preserve">
+102 775,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8802,52 +8964,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 500,0</w:t>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9012,52 +9174,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 500,0</w:t>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9222,52 +9384,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 500,0</w:t>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9432,52 +9594,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 500,0</w:t>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9642,52 +9804,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-113 112,0</w:t>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9852,52 +10014,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-113 112,0</w:t>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10062,52 +10224,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-113 112,0</w:t>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10272,52 +10434,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-17 300,0</w:t>
+              <w:t xml:space="preserve">
+17 300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10482,93 +10644,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-95 812,0</w:t>
+              <w:t xml:space="preserve">
+1 900,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10657,87 +10819,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты</w:t>
+Прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-184 602,0</w:t>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10767,51 +10929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10867,87 +11029,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты</w:t>
+Прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-184 602,0</w:t>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11112,52 +11274,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-184 602,0</w:t>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11251,161 +11413,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-043</w:t>
+057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные изъятия</w:t>
+Реализация мероприятий по социальной и инженерной инфраструктуре в сельских населенных пунктах в рамках проекта "Ауыл-Ел бесігі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-184 599,0</w:t>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11452,132 +11618,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3,0</w:t>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11598,57 +11760,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11703,87 +11869,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11836,57 +12002,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11909,87 +12079,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12010,61 +12180,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12078,128 +12244,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+84 599,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12284,128 +12454,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12531,87 +12705,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12632,61 +12806,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12741,87 +12911,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12842,57 +13012,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12947,87 +13121,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
--135 365,8</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13153,87 +13327,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-135 365,8</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13254,61 +13428,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13363,162 +13533,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13573,87 +13743,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13674,61 +13844,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13783,87 +13949,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Используемые остатки бюджетных средств</w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-135 365,8</w:t>
+              <w:t xml:space="preserve">
+-135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13916,61 +14082,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13993,87 +14155,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остатки бюджетных средств</w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-135 365,8</w:t>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14094,57 +14256,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14158,50 +14324,886 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -14238,52 +15240,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-135 365,8</w:t>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -42074,55 +43076,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>