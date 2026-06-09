--- v0 (2025-11-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc872d4" w14:textId="cc872d4">
+    <w:p w14:paraId="6942b4b" w14:textId="6942b4b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,299 +83,355 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О запуске пилотного проекта по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Совместный приказ Министра сельского хозяйства Республики Казахстан от 20 мая 2025 года № 168 и Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 23 мая 2025 года № 249/НҚ. Действует до 15 апреля 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Срок действия приказа - до 15.04.2026 (см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>п. 7</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Введение в действие см. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:t>. приказа).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О государственных услугах" ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Запустить пилотный проект по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алгоритм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> взаимодействия государственных органов и организаций при запуске пилотного проекта по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерному обществу "Национальные информационные технологии":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить подключение к государственному сервису контроля доступа к персональным данным (далее – сервис КДП) посредством подачи заявки в "Smart Bridge";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при оказании услуг в рамках пилотного проекта обеспечить получение согласия субъекта персональных данных или его законного представителя посредством сервиса КДП в соответствии с законодательством Республики Казахстан о персональных данных и их защите, о государственной регистрации прав (обременений) на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Акционерному обществу "Национальные информационные технологии" согласно подпунктов 1) и 5-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -410,211 +466,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 49, подпункту 3-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 54 Закона Республики Казахстан "Об информатизации", пунктов 4 и 8 Правил интеграции объектов информатизации "электронного правительства", утвержденных приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123, обеспечить интеграцию при наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) протоколов с положительными результатами испытаний на соответствие требованиям информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) собственного оперативного центра информационной безопасности и обеспечить его функционирование или приобретения услуги оперативного центра информационной безопасности у третьих лиц в соответствии с Гражданским кодексом Республики Казахстан, а также обеспечивают взаимодействие Центра с Национальным координационным центром информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятия мер по соответствию единым требованиям в области информационно-коммуникационных технологий и обеспечения информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменту развития государственных услуг и цифровизации агропромышленного комплекса Министерства сельского хозяйства Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней со дня подписания последним из руководителей государственных органов настоящего приказа направление его копии в электронном виде на казахском и русском языках в республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Контроль за исполнением настоящего совместного приказа возложить на курирующих вице-министров сельского хозяйства, цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящий совместный приказ вводится в действие со дня его первого официального опубликования и действует до 15 апреля 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1211,327 +1267,327 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2025 года № 168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм взаимодействия государственных органов и организаций при запуске пилотного проекта по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Алгоритм взаимодействия государственных органов и организаций при запуске пилотного проекта по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet" (далее – Алгоритм) определяет процесс переоформления в случае изменений наименования услугополучателя в рамках государственных услуг на ведение деятельностей "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" (далее – Услуга) проактивным способом посредством информационно-аналитической системы "Smart Data Ukimet".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем Алгоритме используются следующие основные понятия и сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) абонентский номер – номер, выделяемый в пользование абоненту при заключении договора, с помощью которого устанавливается соединение с другим абонентским оборудованием и позволяющий идентифицировать абонента в сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система "Государственная база данных "Е-лицензирование" (далее – ИС ГБД ЕЛ) – информационная система предназначена для предоставления разрешительных документов и лицензий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услугополучатель – получатель Услуги (первый руководитель организации, представляющий интересы организации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) короткое текстовое сообщение (далее – СМС) – услуга, оказываемая оператором сотовой связи, по приему и передаче информации посредством сети сотовой связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) база мобильных граждан (далее – БМГ) – единая база абонентских номеров сети сотовой связи пользователей "электронного правительства", используемая для оказания государственных услуг посредством абонентских устройств подвижной сети и направления информационных сообщений, а также оказания проактивных государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информационно-аналитическая система "Smart Data Ukimet" (далее – SDU) – система предназначенная для сбора, хранения и комплексного анализа данных, накапливаемых в информационных системах государственных органов и предоставляющая государственным органам аналитическую платформу для принятия эффективных управленческих решений, основанных на данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) веб-портал "электронного правительства" (далее – ПЭП) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информационная система ЗАГС (далее - ИС "ЗАГС") – система предназначенная для регистрации актов гражданского состояния населения Республики Казахстан по определенным событиям (рождение, смерть, заключение или расторжение брака, усыновление или удочерение, установление отцовства и перемена ФИО), при этом, сведения о рождении и смерти физических лиц передаются в ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) информационная система "Государственная база данных "Юридические лица" (далее – ИС "ГБД ЮЛ") – национальный реестр бизнес-идентификационных номеров, информационная система, предназначенная для учета и хранения сведений о созданных и прекративших деятельность юридических лицах (филиалах и представительствах), индивидуальных предпринимателях, осуществляющих деятельность в виде совместного предпринимательства, формирования и хранения сведений о присвоенных бизнес-идентификационных номерах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) информационная система государственная база данных физических лиц (далее – ИС "ГБД ФЛ") – единая система регистрации и хранения информации о физических лицах Республики Казахстан, достаточной для идентификации и определения гражданского состояния.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Участники пилотного проекта соблюдают </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1546,627 +1602,627 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 21 мая 2013 года № 94-V "О персональных данных и их защите", а также Единые требования в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Участники пилотного проекта дают согласие на сбор, обработку персональных данных посредством государственного сервиса контроля доступа к персональным данным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок взаимодействия государственных органов и организаций при запуске пилотного проекта по государственным услугам "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" в части переоформления свидетельства при изменении наименования юридического лица проактивным способом в информационно-аналитической системе "Smart Data Ukimet".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Используя имеющуюся интеграцию, SDU в соответствии с требованиями главы 5 Постановления Правительства Республики Казахстан от 7 ноября 2024 года № 925 "Об утверждении Требований по управлению данными", принимает из ГБД ЮЛ сведения об организациях, изменивших наименование организации, которые могут быть обработаны в рамках </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. SDU проверяет у организаций, изменивших наименование, наличие разрешительных документов в ИС ГБД ЕЛ, предоставляемых в рамках государственной услуги "Государственная регистрация пестицидов, временная регистрация пестицида биологического препарата с низким риском" и "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. SDU в отношении организаций, изменивших наименование, сформированный по результатам пункта 6 Алгоритма, сегментирует список первых руководителей с ИС "ГБД ЮЛ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. SDU в отношении услугополучателей, сформированный по результатам пункта 7 Алгоритма, проводит проверку в ИС "ГБД ФЛ" и "ЗАГС" на следующие критерии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель не признан безвестно отсутствующим или объявлен умершим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель не находится на постоянном месте жительства в другой стране;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услугополучатель не является недееспособным (Гражданин, который вследствие психического заболевания или слабоумия не может понимать значения своих действий или руководить ими, может быть признан судом недееспособным, в связи, с чем над ним устанавливается опека);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) услугополучатель не находится в местах лишения свободы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия услугополучателя указанным критериям, он подлежит исключению из сформированного списка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сформированный список организаций, которым положено предоставление Услуги, а также список первых руководителей данных организаций, являющихся услугополучателями SDU передает на ПЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. За достоверность предоставляемых данных несет ответственность владелец информационной системы государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ПЭП в отношении услугополучателей, производит проверку на наличие зарегистрированного абонентского номера сотовой связи в БМГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае отсутствия абонентского номера сотовой связи услугополучателя в БМГ либо отрицательного ответа на СМС-уведомление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по услуге государственной регистрации (перерегистрации) пестицидов, временной регистрации пестицидов биологического препарата с низким риском, услуга оказывается в соответствии с Правилами проведения регистрационных (мелкоделяночных и производственных) испытаний и государственной регистрации пестицидов, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 4-4/61 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11687) (далее – Правила 1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по услуге аттестации производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян оказывается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации производителей оригинальных и элитных семян, семян первой, второй и третьей репродукций, реализаторов семян, утвержденными приказом исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 марта 2015 года № 4-2/266 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 11773) (далее – Правила 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. ПЭП согласно полученному списку осуществляет отправку СМС сообщения согласно приложению 1, к настоящему Алгоритму.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При положительном ответе от услугополучателя, в ИС ГБД ЕЛ происходит формирование переоформленного разрешительного документа, далее обновленные сведения получателя услуги записываются в SDU.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При отсутствии ответа от услугополучателя в результате 3-х дней, производится повторная отправка СМС уведомления согласно пункту 13 данного алгоритма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае отсутствия ответа в течении 3-х дней, от услугополучателя согласно пункту 15 данного алгоритма, процесс завершается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При отрицательном ответе услугополучателя на СМС-уведомление по Услугам они оказываются в соответствии с Правилами 1 и 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Взаимодействие государственных органов и организаций производится на постоянной основе для обеспечения бесперебойной и корректной работоспособности Услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Ответственность государственных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Взаимодействие государственных органов и организаций производится на постоянной основе для обеспечения бесперебойной и корректной работоспособности задействованных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полноту, подлинность, достоверность и не искаженность передаваемых данных обеспечивают стороны информационной системы – владельцы сервиса, передающие информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственные органы и организации обеспечивают соблюдение требований законодательства в сфере информатизации, информационной безопасности и формирование безопасности и неизменности сведений, сформированных пользователями информационных систем, и своевременность установлений форматно-логического контроля, а также подтверждение получения согласия услугополучателя на сбор и обработку персональных данных посредством государственного сервиса "Контроль доступа к персональным данным" Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2388,260 +2444,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>семян первой, второй и третьей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>репродукций и реализаторов семян"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый (-ая) услугополучатель!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы являетесь потенциальным услугополучателем по оказанию процесса переоформления разрешительных документов по государственной услуге "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском" Министерства сельского хозяйства Республики Казахстан в связи с изменением наименования услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае согласия на изменение наименования услугополучателя отправьте цифру 1, в случае отказа цифру 2. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По всем вопросам можете обратиться в Единый контакт-центр по бесплатному номеру 1414. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый (-ая) услугополучатель!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы являетесь потенциальным услугополучателем по оказанию процесса переоформления разрешительных документов по государственной услуге "Аттестация производителей оригинальных, элитных семян, семян первой, второй и третьей репродукций и реализаторов семян" Министерства сельского хозяйства Республики Казахстан в связи с изменением наименования услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае согласия на изменение наименования услугополучателя отправьте цифру 1, в случае отказа цифру 2. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По всем вопросам можете обратиться в Единый контакт-центр по бесплатному номеру 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>