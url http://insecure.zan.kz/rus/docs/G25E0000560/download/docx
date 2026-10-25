--- v0 (2025-10-31)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49fec1a" w14:textId="49fec1a">
+    <w:p w14:paraId="153ef8a" w14:textId="153ef8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,268 +77,490 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении описания и Порядка использования символа органов государственных доходов</w:t>
-[...16 lines deleted...]
-        <w:t>Приказ Министра финансов Республики Казахстан от 2 октября 2025 года № 560</w:t>
+        <w:t>Об утверждении описания и Порядка использования символа, а также описания и Порядка применения опознавательного флага и опознавательного знака органов государственных доходов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра финансов Республики Казахстан от 2 октября 2025 года № 560.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в  редакции приказа Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z30" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 42 Налогового Кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 42 Налогового кодекса Республики Казахстан и пунктом 4 статьи 10 Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> использования символа органов государственных доходов. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z32" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) описание и Порядок использования символа органов государственных доходов согласно приложению 1 к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z33" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание и Порядок применения опознавательного флага и опознавательного знака органов государственных доходов согласно приложению 2 к настоящему приказу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление копии настоящего приказа на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан и официальное опубликование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -541,367 +763,477 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом Министра финансов</w:t>
+              <w:t>к приказу Министра финансов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 октября 2025 года № 560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол - в  редакции приказа Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня подписания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание и Порядок использования символа органов государственных доходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие описание и Порядок использования символа органов государственных доходов (далее – Описание и Порядок) разработаны в реализацию </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 42 Налогового Кодекса Республики Казахстан и определяют описание символа органов государственных доходов и порядок его использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Описание символа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Символ органов государственных доходов представляет собой изображение многоугольной звезды золотого окраса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внутри многоугольной звезды расположен полукруг темно-синего цвета, внутри круга снизу расположена надпись золотистого цвета "Мемлекеттік кірістер комитеті".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Внутри круга расположены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) национальный узор в виде взлетающей птицы, который символизирует бесконечную высоту, свободу полета и направленное движение вверх;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Шанырақ" – является центром логотипа, тем самым подчеркивает единство народа и национальные ценности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) "Бәйтерек" – является одним из символов, олицетворяющих мудрость, твердость и самодостаточность единого народа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Графическое выражение символа приведено в приложении к настоящим Описанию и Порядку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок использования символа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Символ применяется органами государственных доходов и используется на всех видах печатной и иной информационной и образовательной продукции, а также иных видах документов и транспортных средств, находящихся в распоряжении органов государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -993,88 +1325,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>доходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Графическое изображение символа органов государственных доходов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2311400" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1109,105 +1441,886 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 2 октября 2025 года № 560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Описание и Порядок применения опознавательного флага и опознавательного знака органов государственных доходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ дополнен Приложением 2 в соответствии с приказом Министра финансов  РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№389 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие описание и Порядок применения опознавательного флага и опознавательного знака органов государственных доходов (далее – Описание и Порядок) разработаны в соответствии с пунктом 4 статьи 10 Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" и определяют описание опознавательного флага и опознавательного знака органов государственных доходов, а также порядок их применения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Описание опознавательного флага и опознавательного знака</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Опознавательный флаг органов государственных доходов представляет собой прямоугольное полотнище светло-серого цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У древка флага размещен вертикальный национальный орнамент золотистого цвета. С правой стороны от орнамента расположена тонкая вертикальная линия золотистого цвета. Орнамент и линия расположены по всей высоте полотнища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В правой нижней части полотнища размещена декоративная композиция золотистого цвета, выполненная в виде плавной дугообразной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В центре флага размещено изображение утвержденного символа органов государственных доходов диаметром 400 миллиметров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отношение ширины флага к его длине составляет 1:1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Опознавательный флаг органов государственных доходов и его изображение, независимо от их размеров, в точности соответствует его цветному и схематическому изображениям, приведенным в приложении к настоящим Описанию и Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Опознавательный знак органов государственных доходов используется в виде символа органов государственных доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Описание и схематическое изображение символа органов государственных доходов приведено в описании и Порядке использования символа органов государственных доходов, утвержденных настоящим приказом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок применения опознавательного флага и знака</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Опознавательный флаг применяется на речных, морских судах, находящихся в распоряжении органов государственных доходов, и в учреждениях органов государственных доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Опознавательный знак применяется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на всех видах транспортных средств, находящихся в распоряжении органов государственных доходов, используемых в рамках исполнения функций в сфере таможенного дела, и размещается симметрично с обеих сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) на форменной одежде должностных лиц, осуществляющих функции в сфере таможенного дела. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размеры опознавательного знака, расположенные на форменной одежде должностных лиц органов государственных доходов, составляют 2,5:2,5. При изображении опознавательного знака соответствие ширины к его длине – 1:1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к описанию и Порядку</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>применения опознавательного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>флага и опознавательного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">знака органов </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных доходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Графическое изображение опознавательного флага органов государственных доходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3924300" cy="2743200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3924300" cy="2743200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1529,35 +2642,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>