--- v0 (2025-10-31)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2cacd26" w14:textId="2cacd26">
+    <w:p w14:paraId="4c20c8d" w14:textId="4c20c8d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении решений органов государственных доходов, связанных с контролем за соблюдением порядка учета, хранения, оценки, дальнейшего использования и реализации имущества, обращенного (поступившего) в собственность государства и контролем за деятельностью уполномоченных государственных органов, местных исполнительных органов и Государственной корпорации "Правительство для граждан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 10 сентября 2025 года № 489</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 10 сентября 2025 года № 489.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В заголовок вносится изменение на казахском языке, текст на русском языке не меняется приказом Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -970,662 +1018,814 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о назначении контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...163 lines deleted...]
-      </w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"____" _____________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...416 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан РЕШИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) осуществить контроль в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер/бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Обоснование назначения контроля: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) для осуществления контроля направить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность работника (-ов) государственного органа (-ов))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) срок проведения контроля __рабочих дней с момента вручения решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) период осуществления контроля установить с "__" _____ 20__ года по "___" 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) вопросы осуществления контроля_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) привлечь к осуществлению контроля работника (-ов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность привлеченного (-ых) работника (-ов), в том числе должностного (-ых) лица (-ц) иных государственных органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам разъясняется право обжалования в __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование вышестоящего органа государственных доходов, в который предъявляется жалоба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       через _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа государственных доходов, которым вынесено решение о назначении контроля)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в течение 3 (трех) месяцев со дня вручения данного решения о назначении контроля в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель государственного органа __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати _____________________(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ознакомлен (-а) и решение (копию) получил (-а):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должностного лица уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: при принятии данного решения о назначении контроля с использованием автоматизированной цифровой системы органа государственных доходов, оно удостоверяется посредством электронной цифровой подписи такой цифровой системы.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1763,738 +1963,763 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ____</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дополнительное решение к решению о назначении контроля от "__" _____года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>
+"____" _____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>
+№______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "____" _____________ 20___ года №______</w:t>
-[...39 lines deleted...]
-      в соответствии со </w:t>
+      _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...433 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) продлить срок осуществления контроля на "____" рабочих дней в уполномоченном Государственном органе/местном исполнительном органе, государственном учреждении, субъекте предпринимательства, а также государственном органе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование уполномоченного государственного органа/местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер/бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) продлить период осуществления контроля с "__" ___________ 20_ года по "__" _____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) включить в состав лиц, осуществляющих контроль, работника (-ов) органа (-ов) государственных доходов: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность работника (-ов) государственного органа (-ов))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) привлечь к осуществлению контроля следующего (-их) работника (-ов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность привлеченного (-ых) работника (-ов), в том числе должностного (-ых) лица (-ц) иных государственных органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) исключить из состава лиц, осуществляющих контроль, работника (-ов) органов государственных доходов и (или) иного (-ых) работника (-ов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам разъясняется право обжалования в _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование вышестоящего органа государственных доходов, в который предъявляется жалоба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       через _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа государственных доходов, которым вынесено дополнительное решение к решению о назначении контроля от "__" _____года № ______)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в течение 3 (трех) месяцев со дня вручения данного дополнительного решения к решению о назначении контроля от "__" _____года № ______в порядке, предусмотренном статьей 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель государственного органа ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (подпись) ___________________________________________ (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ознакомлен (-а) и дополнительное решение (копию) получил (а):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должностного лица уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: при принятии данного дополнительного решения к решению о назначении контроля от "__" _____года № ______ с использованием автоматизированной цифровой системы органа государственных доходов, оно удостоверяется посредством электронной цифровой подписи такой цифровой системы.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2638,1025 +2863,1174 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о воспрепятствовании осуществлению налогового контроля </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"____" _____________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "____" _____________ 20___ года №_____</w:t>
-[...39 lines deleted...]
-      в соответствии со </w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование государственного органа) в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...453 lines deleted...]
-      В соответствии с </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Мы, нижеподписавшиеся должностные лица органов государственных доходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       на основании Решения о назначении контроля от "_" _____ 20___ года. № ____прибыл(и) на объект для осуществления контроля в отношении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       индивидуальный идентификационный номер/бизнес-идентификационный номер (уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес (место нахождения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Описание факта воспрепятствования: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "__" ___________ 20__ года в _____ часов при попытке осуществления контроля представитель налогоплательщика уполномоченного государственного органа/местного исполнительного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должность: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       воспрепятствовал(а) проведению контроля, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       отказался(лась) подписывать решения о назначении контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       не допустил(а) проверяющих допуске к объектам контроля для осуществления обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       отказался(лась) предоставить документы и сведений к контролю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       создал(а) иные препятствия, указать: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       факт зафиксирован в присутствии свидетелей / видеозапись / пояснение прилагается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Правовая квалификация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 177 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 178 Налогового кодекса, должностные лица субъекта такого контроля оказывают содействие должностным лицам органа государственных доходов, осуществляющим контроль в получении документов и сведений, необходимых для осуществления такого контроля и в допуске к объектам контроля для осуществления обследования. </w:t>
-[...347 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+        <w:t xml:space="preserve"> статьи 178 Налогового кодекса, должностные лица субъекта такого контроля оказывают содействие должностным лицам органа государственных доходов, осуществляющим контроль в получении документов и сведений, необходимых для осуществления такого контроля и в допуске к объектам контроля для осуществления обследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       При осуществлении контроля воспрепятствование влечет ответственность в соответствии со статьей __ Кодекса Республики Казахстан об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам разъясняется право обжалования в _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование вышестоящего органа государственных доходов, в который предъявляется жалоба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       через ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа государственных доходов, которым вынесено акта о воспрепятствовании осуществлению налогового контроля)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в течение 3 (трех) месяцев со дня вручения акта о воспрепятствовании осуществлению налогового контроля в порядке, предусмотренном статьей 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приложение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ☑ Фото/видеофиксация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ☑ Объяснительные записки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ☑ Пояснения свидетелей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подписи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должностные лица органов государственных доходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       подпись</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должностные лица (уполномоченного государственного органа/местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подписал(а): ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       От подписи отказался(ась), что зафиксировано в настоящем акте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Свидетели (при наличии):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: при принятии данного акта о воспрепятствовании осуществлению налогового контроля с использованием автоматизированной цифровой системы органа государственных доходов, оно удостоверяется посредством электронной цифровой подписи такой цифровой системы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3802,428 +4176,663 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...26 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"____" _____________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 177 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 178 Налогового кодекса Республики Казахстан Акт контроля содержит: </w:t>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+        <w:t xml:space="preserve"> статьи 178 Налогового кодекса Республики Казахстан Акт контроля содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) место осуществления контроля, дату составления акта контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) наименование органа государственных доходов, осуществившего контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) должности, фамилии, имена и отчества (если оно указано в документе, удостоверяющем личность) должностных лиц органа государственных доходов, осуществлявших контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) контроль произведен на основании решения (дело № и дата, № решение и дата, орган инициирования контроля, дата начала и окончания контроля);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) фамилию, имя и отчество или наименование субъекта контроля, фамилию, имя и отчество руководителя (уполномоченного должностного лица), идентификационный номер, а также адрес субъекта контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) период осуществления контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7) должности, фамилии, имена и отчества должностных лиц субъекта контроля, с ведома и в присутствии которых осуществлялся контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8) перечень представленных к контролю документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9) перечень не представленных к контролю документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       10) дополнительные сведения о документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11) сведения о предыдущем контроле и принятых мерах по устранению ранее выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12) результаты осуществленного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должности, фамилии, имена и отчества (если оно указано в документе, удостоверяющем личность) должностных лиц органа государственных доходов, осуществлявших контроль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________ подписи: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должности, фамилии, имена и отчества (если оно указано в документе, удостоверяющем личность) ответственных должностных лиц уполномоченного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________ подписи: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам разъясняется право обжалования в _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование вышестоящего органа государственных доходов, в который предъявляется жалоба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       через ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа государственных доходов, которым вынесено акт контроля)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в течение 3 (трех) месяцев со дня вручения данного акта контроля в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: при принятии данного акт контроля с использованием автоматизированной цифровой системы органа государственных доходов, оно удостоверяется посредством электронной цифровой подписи такой цифровой системы.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4367,653 +4976,682 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра финансов РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требование об устранении нарушений, выявленных по результатам контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) _______ (наименование государственного органа) сообщает Вам___________________</w:t>
-[...179 lines deleted...]
-      В соответствии со </w:t>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование государственного органа) сообщает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), руководителя уполномоченного государственного органа/местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа, полное наименование уполномоченного государственного органа/ местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер/бизнес идентификационный номер о необходимости устранения нарушений, выявленных по результатам контроля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (суть нарушения, с указанием сумм, подлежащих внесению в бюджет (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Вам необходимо устранить нарушение (-я) указанное (-ые) в акте контроля №___ от _____ 20___ года в течение 30 (тридцати) рабочих дней со дня вручения (получения) настоящего требования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...304 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вам разъясняется право обжалования в ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование вышестоящего органа государственных доходов, в который предъявляется жалоба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       через ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа государственных доходов, которым вынесено требование об устранении нарушений, выявленных по результатам контроля) в течение 3 (трех) месяцев со дня вручения данного требования об устранении нарушений, выявленных по результатам контроля в порядке, предусмотренном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель государственного органа ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати _______________________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Требование получил ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), руководителя уполномоченного государственного органа/местного исполнительного органа, государственного учреждения, субъекта предпринимательства, а также государственного органа подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Требование вручил уполномоченному государственному органу/ местному исполнительному органу, государственному учреждению, субъекту предпринимательства, а также государственному органу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) должностного лица государственного органа, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Требование отправлено уполномоченному государственному органу/местному </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительному органу, государственному учреждению, субъекту предпринимательства, а также государственному органу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (документ, подтверждающий факт отправки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: при принятии данного решения о назначении контроля с использованием автоматизированной цифровой системы органа государственных доходов, оно удостоверяется посредством электронной цифровой подписи такой цифровой системы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5393,31 +6031,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>