--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6de9d5" w14:textId="e6de9d5">
+    <w:p w14:paraId="b0306e3" w14:textId="b0306e3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении натуральных норм положенности специального автотранспорта и натуральных норм площадей для специфических помещений ведомств Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 12 августа 2025 года № 441</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 12 августа 2025 года № 441.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -674,50 +674,88 @@
               </w:rPr>
               <w:t>от "12" августа 2025 года № 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Натуральные нормы положенности специального автотранспорта органов государственных доходов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра финансов РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1851,51 +1889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2700,130 +2738,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальный автотранспорт – легковой либо грузовой автомобиль, автобус, микроавтобус, предназначенный для транспортного обслуживания должностных лиц, работников органов государственных доходов и территорий таможенного поста, в целях обеспечения контроля за соблюдением налогового, таможенного законодательства;</w:t>
+      специальный автотранспорт – легковой либо грузовой автомобиль, автобус, микроавтобус, предназначенный для транспортного обслуживания должностных лиц, работников органов государственных доходов и территорий таможенного поста, в целях обеспечения контроля за соблюдением налогового таможенного законодательства, незаконного ввоза иностранных товаров через границу со странами Евразийского экономического союза (далее – ЕАЭС), внедрению мобильных групп в приграничных районах со странами ЕАЭС с правом остановки транспортных средств, проведения таможенного контроля и проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объем двигателя на базе легковых автомобилей не должен превышать 3000 кубических сантиметров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объем двигателя на шасси грузовых автомобилей и пассажирских автобусов и микроавтобусов зависит от модели автомобиля.</w:t>
+      объем двигателя на шасси грузовых автомобилей и пассажирских автобусов, и микроавтобусов зависит от модели автомобиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – для Департаментов государственных доходов по областям, граничащим со странами Евразийского экономического союза установить следующие дополнительные натуральные нормы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по области Абай – 1 единица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Актюбинской области  – 2 единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Атырауской области – 1 единица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Восточно-Казахстанской области – 1 единица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Жамбылской области – 3 единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Западно-Казахстанской области – 2 единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Костанайской области – 2 единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Павлодарской области – 2 единица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент государственных доходов по Северо-Казахстанской области – 1 единица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2902,68 +3144,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "12" августа 2025 года № 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Натуральные нормы площадей для специфических помещений ведомств Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра финансов РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3979,51 +4259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Районные управления казначейства</w:t>
+Районные управления государственного казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4105,51 +4385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городские управления казначейства</w:t>
+Городские управления государственного казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4231,51 +4511,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Департаменты казначейства по областям</w:t>
+Департаменты государственного казначейства по областям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4357,51 +4637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Департаменты казначейства по городам республиканского значения и столицы</w:t>
+Департаменты государственного казначейства по городам республиканского значения и столицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4435,50 +4715,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4505,55 +4792,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4879,31 +5166,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>