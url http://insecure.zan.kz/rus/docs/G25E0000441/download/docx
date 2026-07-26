--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0306e3" w14:textId="b0306e3">
+    <w:p w14:paraId="83b2645" w14:textId="83b2645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -689,137 +689,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Натуральные нормы положенности специального автотранспорта органов государственных доходов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа и.о. Министра финансов РК от 02.04.2026 </w:t>
+      Сноска. Натуральные нормы – в редакции приказа Министра финансов РК от 09.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t xml:space="preserve">№385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z22" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1216,68 +1228,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z41" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1473,68 +1497,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z49" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1730,102 +1766,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z57" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Департаменты государственных доходов по областям, городам республиканского значения и столицы</w:t>
+Департаменты государственных доходов столицы, по областям, городам республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1987,68 +2035,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z65" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2244,68 +2304,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z73" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2501,68 +2573,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z81" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2738,318 +2822,444 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z89" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z90" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальный автотранспорт – легковой либо грузовой автомобиль, автобус, микроавтобус, предназначенный для транспортного обслуживания должностных лиц, работников органов государственных доходов и территорий таможенного поста, в целях обеспечения контроля за соблюдением налогового таможенного законодательства, незаконного ввоза иностранных товаров через границу со странами Евразийского экономического союза (далее – ЕАЭС), внедрению мобильных групп в приграничных районах со странами ЕАЭС с правом остановки транспортных средств, проведения таможенного контроля и проверок;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z91" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объем двигателя на базе легковых автомобилей не должен превышать 3000 кубических сантиметров;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z92" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объем двигателя на шасси грузовых автомобилей и пассажирских автобусов, и микроавтобусов зависит от модели автомобиля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z93" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * – для Департаментов государственных доходов по областям, граничащим со странами Евразийского экономического союза установить следующие дополнительные натуральные нормы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z94" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент государственных доходов по области Абай – 1 единица;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z95" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Актюбинской области  – 2 единицы;</w:t>
+      Департамент государственных доходов по Актюбинской области</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z96" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Атырауской области – 1 единица;</w:t>
+      – 2 единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z97" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Восточно-Казахстанской области – 1 единица;</w:t>
+      Департамент государственных доходов по Атырауской области – 1 единица;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z98" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Жамбылской области – 3 единицы;</w:t>
+      Департамент государственных доходов по Восточно-Казахстанской области – 1 единица;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z99" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Западно-Казахстанской области – 2 единицы;</w:t>
+      Департамент государственных доходов по Жамбылской области – 3 единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Костанайской области – 2 единицы;</w:t>
+      Департамент государственных доходов по Западно-Казахстанской области – 2 единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z101" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент государственных доходов по Павлодарской области – 2 единица;</w:t>
+      Департамент государственных доходов по Костанайской области – 2 единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z102" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Департамент государственных доходов по Павлодарской области – 2 единица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z103" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Департамент государственных доходов по Северо-Казахстанской области – 1 единица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра финансов РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3144,166 +3354,158 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "12" августа 2025 года № 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Натуральные нормы площадей для специфических помещений ведомств Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t>
+      Сноска. Натуральные нормы – в редакции приказа Министра финансов РК от 09.06.2026 №385 (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z104" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3391,68 +3593,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z109" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3541,110 +3755,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z114" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Центр приема и обработки информации государственных доходов Министерства финансов Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z116" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4111,110 +4349,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z136" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Специфические помещения для органов государственного казначейства:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z138" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4637,51 +4899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Департаменты государственного казначейства по городам республиканского значения и столицы</w:t>
+Департаменты государственного казначейства столицы, по городам республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4792,55 +5054,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>