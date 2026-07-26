--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94fde19" w14:textId="94fde19">
+    <w:p w14:paraId="81233c0" w14:textId="81233c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,252 +93,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил признания бюджетных кредитов безнадежными к взысканию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 17 июня 2025 года № 305</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра финансов Республики Казахстан от 17 июня 2025 года № 305.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 160 Бюджетного кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признания бюджетных кредитов безнадежными к взысканию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту бюджетного кредитования, Национального фонда Республики Казахстан и взаимодействия по вопросам финансового сектора Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) направление копии настоящего приказа на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -354,58 +315,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр финансов</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр финансов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -524,1090 +502,1271 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены приказом</w:t>
+              <w:t xml:space="preserve">Утверждены </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 17 июня 2025 года № 305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приказа – в редакции приказа Министра финансов РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№427 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила признания бюджетных кредитов безнадежными к взысканию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила признания бюджетных кредитов безнадежными к взысканию (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 160 Бюджетного кодекса Республики Казахстан и определяет порядок признания бюджетных кредитов безнадежными к взысканию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила применяются к задолженности по кредитам, предоставленным из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Безнадежная к взысканию задолженность по бюджетным кредитам, а также средствам, выданным на исполнение государственных гарантий (далее – безнадежная задолженность по бюджетным кредитам) – просроченная, непогашеннная в установленные сроки задолженность заемщиков, поверенных (агентов), конечных заемщиков по бюджетным кредитам, предоставленным из республиканского и местных бюджетов до 2005 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К безнадежной задолженности по бюджетным кредитам относится задолженность, по которой отсутствуют подтверждающие документы о предоставлении бюджетных кредитов (кредитные договоры, платежные документы, реквизиты заемщиков, поверенных (агентов), конечных заемщиков).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Безнадежная задолженность по бюджетным кредитам включает в себя просроченную задолженность перед республиканским и местным бюджетами по основному долгу, вознаграждению по нему и пеню (далее – просроченная задолженность по бюджетным кредитам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В безнадежную задолженность не включается задолженность по бюджетному кредиту заемщиков, находящихся на стадии банкротства и ликвидации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения бюджетных кредитов безнадежными к взысканию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное казначейство ежегодно не позднее 15 июля текущего года формирует Реестр просроченной задолженности по бюджетным кредитам, по которым на 1 января 2025 года отсутствуют подтверждающие документы (далее - Реестр) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Реестр содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование заемщиков/ поверенных (агентов)/ конечных заемщиков;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер налогоплательщика (РНН)/ бизнес-идентификационный номер (БИН) заемщиков/ конечных заемщиков;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер и дата кредитного договора;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       валюта кредита;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок погашения кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просроченная задолженность на 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Центральный уполномоченный орган по исполнению бюджета на основании полученного Реестра ежегодно до 1 августа текущего года направляет запрос в Национальный банк Республики Казахстан (далее – Национальный Банк) и местные исполнительные органы о предоставлении копий платежных поручений о перечислении бюджетных кредитов, предоставленных в период с 1 января 1990 года по 31 декабря 1996 года, в отношении заемщиков указанных в Реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Национальный банк и местные исполнительные органы ежегодно в срок до 1 ноября текущего года представляют в центральный уполномоченный орган по исполнению бюджета информацию о наличии/ отсутствии копий платежных поручений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Центральный уполномоченный орган по исполнению бюджета при установлении новых сведений о просроченной непогашенной в установленные сроки задолженности заемщиков, указанных в Реестре по состоянию на 1 января 2025 года, направляет дополнительный запрос в Национальный банк и местные исполнительные органы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Центральным уполномоченным органом по исполнению бюджета после получения от Национального Банка и местных исполнительных органов реквизитов заемщиков, указанных в копиях платежных поручений, ежегодно до 1 декабря текущего года направляются запросы в уполномоченный орган, осуществляющий регулятивные, реализационные и контрольные функции в сфере регистрации юридических лиц, учетной регистрации филиалов и представительств, актов гражданского состояния и апостилирования, регистрации прав на недвижимое имущество, залога движимого имущества, государственного технического обследования недвижимого имущества, организации юридических услуг и лицензирования и уполномоченный орган, осуществляющий руководство в сфере архивного дела и документационного обеспечения (далее – органы юстиции и архива) и о предоставлении сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о ликвидации или банкротстве заемщиков, конечных заемщиков с приложением копий приказов;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       об организационно-правовой форме заемщика или его правопреемника, юридическом адресе, регистрационном/бизнес идентификационном номере налогоплательщиков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 8 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра финансов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№427 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Центральный уполномоченный орган по исполнению бюджета ежегодно в срок до 30 декабря текущего года вносит в Интегрированную автоматизированную информационную систему "е-Минфин" следующие документы, подтверждающие просроченную и непогашенную задолженность по бюджетным кредитам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии платежных поручений;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       копии кредитных договоров и дополнительных соглашений к ним; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии приказов о ликвидации или банкротстве заемщика, конечных заемщиков;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       копии свидетельств о смерти заемщика (при их наличии); </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии свидетельств о праве собственности (ином вещном праве) на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии решений судов о признании заемщика, конечного заемщика банкротом;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии решений судов об отказе в удовлетворении или частичном удовлетворении иска кредитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Центральный уполномоченный орган по исполнению бюджета создает Республиканскую комиссию по признанию бюджетных кредитов, предоставленых за счет средств республиканского бюджета, безнадежными к взысканию (далее – Республиканская комиссия). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав и положение Республиканской комиссии утверждается решением центрального уполномоченного органа по исполнению бюджета </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Местный исполнительный орган области, города республиканского значения, столицы, района (города областного значения) создает Региональную комиссию по признанию бюджетных кредитов, предоставленых за счет средств местного бюджета, безнадежными к взысканию (далее – Региональная комиссия). </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="23"/>
+      10. Местный исполнительный орган столицы, области, города республиканского значения, района (города областного значения) создает Региональную комиссию по признанию бюджетных кредитов, предоставленных за счет средств местного бюджета, безнадежными к взысканию (далее – Региональная комиссия). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав и положение Региональной комиссии утверждается решением местного исполнительного органа столицы, области, города республиканского значения, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№427 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Основанием для принятия решения о признании безнадежной к взысканию задолженности по бюджетным кредитам является отсвутствие кредитных договоров и платежных документов о перечислении средств бюджетных кредитов заемщику, а также решений судов об отказе в удовлетворении или частичном удовлетворении иска кредитора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проект решения кредитора о признании бюджетных кредитов безнадежных к взысканию направляется на рассмотрение республиканской бюджетной комиссии/ бюджетной комиссии столицы, области, города республиканского значения, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра финансов РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№427 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задолженность по бюджетным кредитам признанных безнадежными к взысканию подлежит списанию на основании решения кредитора и положительного решения республиканской бюджетной комиссии/бюджетной комиссии столицы, области, города республиканского значения, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра финансов РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№427 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1698,413 +1857,551 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бюджетных кредитов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безнадежными к взысканию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Реестр просроченной задолженности по бюджетным кредитам, по которым на 1 января 2025 года отстутсвуют подтверждающие документы</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> Реестр просроченной задолженности по бюджетным кредитам, по которым на 1 января 2025 года отсутствуют подтверждающие документы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 23.06.2026 №427  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единица измерения: тысяч теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Наименование заемщиков/ поверенных (агентов)/ конечных заемщиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 РНН/ БИН заемщиков/ конечных заемщиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Номер и дата кредитного договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Валюта кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Сумма кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Срок погашения кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченная задолженность на 1 января 2025 года в тенге/валюте*</w:t>
+Просроченная задолженность на 1 января 2025 года в теңге/валюте*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2326,68 +2623,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2707,184 +3016,237 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * – если выдавался в валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РНН – регистрационный номер налогоплательщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3210,31 +3572,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>