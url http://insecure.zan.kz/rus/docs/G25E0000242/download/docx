--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b24a62" w14:textId="7b24a62">
+    <w:p w14:paraId="ced2aa7" w14:textId="ced2aa7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня специфик экономической классификации расходов, в том числе видов расходов, по которым регистрация заключенных гражданско-правовых сделок является обязательной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 20 мая 2025 года № 242</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 20 мая 2025 года № 242.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -565,50 +565,88 @@
               </w:rPr>
               <w:t>от 20 мая 2025 года № 242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специфик экономической классификации расходов, в том числе видов расходов, по которым регистрация заключенных гражданско-правовых сделок является обязательной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра финансов РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1408,51 +1446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6756,174 +6794,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Оплата услуг, работ, оказываемых юридическими и физическими лицами, не отражаемых в спецификах 151, 152, 153, 154, 155, 156, 157 и 158, в том числе: услуги по содержанию, обслуживанию зданий, помещений, оборудования, транспортных и других основных средств; текущий ремонт зданий, помещений, системы теплоснабжения, водоснабжения и канализации, находящихся в республиканской или коммунальной собственности, а также текущий ремонт оборудования, транспортных и других основных средств. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...122 lines deleted...]
-              <w:t xml:space="preserve">Кроме того, по данной специфике предоставляется образовательный грант по оплате высшего образования, образовательный грант Первого Президента Республики Казахстан – Елбасы "Өркен" для оплаты обучения одаренных детей в специализированных организациях образования "Назарбаев Интеллектуальные школы". </w:t>
+              <w:t xml:space="preserve">
+Приобретение товаров, материалов необходимых для обслуживания и содержания зданий, помещений, транспортных и других основных средств и их текущим ремонтом отражаются по специфике 149 "Приобретение прочих запасов", за исключением случаев, когда в стоимость услуг, работ, оказываемых юридическими и физическими лицами, входит приобретение товаров, материалов. В данных случаях приобретение товаров, материалов осуществляется по специфике 159 "Оплата прочих услуг и работ". </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По данной специфике отражается плата за аренду помещений, зданий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Затраты на содержание арендуемого помещения, здания, коммунальные услуги, затраты на электроэнергию, отопление классифицируются по соответствующим спецификам. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+По данной специфике отражается оплата услуг оценщиков. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По данной специфике также осуществляется перечисление удержаний, предусмотренных законодательством Республики Казахстан, с сумм, подлежащих оплате физическим лицам, за оказанные ими услуги и работы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
@@ -6953,201 +6923,141 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кроме гражданско-правовых сделок на поставку товаров (работ и услуг):</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...149 lines deleted...]
-              <w:t>При оплате расходов подушевого нормативного финансирования творческих и спортивных заказов, реализуемых через государственный творческий и спортивный заказы, регистрация гражданско-правовой сделки не требуется.</w:t>
+при оплате банковских услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета Торгового представительства Республики Казахстан в Российской Федерации по бюджетной программе "Формирование и реализация политики государства в сфере внутренней и внешней торговой политики, международной экономической интеграции, защиты прав потребителей, технического регулирования, стандартизации и обеспечения единства измерений, развития и продвижения несырьевого экспорта" администратором которой является Министерство торговли и интеграции Республики Казахстан на счета Организации экономического сотрудничества и развития (далее – ОЭСР), при перечислении сумм по заключенным Соглашениям между Правительством Республики Казахстан и ОЭСР по подпрограммам "Методологическое обеспечение в сфере дошкольного образования", "Методологическое обеспечение в сфере среднего образования" бюджетных программ "Методологическое обеспечение в сфере дошкольного образования", "Обеспечение доступности качественного школьного образования" администратором которых является Министерство просвещения Республики Казахстан, по подпрограмме "Методологическое обеспечение в сфере высшего и послевузовского образования" бюджетной программы "Обеспечение кадрами с высшим и послевузовским образованием" администратором которой является Министерство науки и высшего образования Республики Казахстан, по бюджетным программам "Участие Казахстана в инициативах и инструментах Организации экономического сотрудничества и развития в рамках сотрудничества Казахстана с Организацией экономического сотрудничества и развития", "Обеспечение реализации страновой программы по укреплению сотрудничества между Казахстаном и Организацией экономического сотрудничества и развития", "Проведение исследования социально-экономического положения Республики Казахстан в рамках сотрудничества между Республикой Казахстан и Организацией экономического сотрудничества и развития" администратором которых является Министерство национальной экономики Республики Казахстан, по бюджетной программе "Обеспечение проведения исследований социально-экономического положения Республики Казахстан в рамках сотрудничества между Республикой Казахстан и Организацией экономического сотрудничества и развития" администраторами которой являются Министерство национальной экономики Республики Казахстан, Министерство труда и социальной защиты населения Республики Казахстан, Министерство транспорта Республики Казахстан, Министерство промышленности и строительства Республики Казахстан, Министерство сельского хозяйства Республики Казахстан, Министерство иностранных дел Республики Казахстан, Министерство финансов Республики Казахстан, Министерство энергетики Республики Казахстан, Министерство экологии и природных ресурсов Республики Казахстан, Министерство торговли и интеграции Республики Казахстан, Агентство Республики Казахстан по противодействию коррупции (Антикоррупционная служба), Агентство по стратегическому планированию и реформам Республики Казахстан, Агентство по защите и развитию конкуренции Республики Казахстан, по бюджетной программе "Обеспечение реализации страновой программы по укреплению сотрудничества между Казахстаном и Организацией экономического сотрудничества и развития" администраторами которой являются Министерство здравоохранения Республики Казахстан, Министерство энергетики Республики Казахстан, при перечислении сумм по заключенному Соглашению о софинансировании между Национальным центром по правам человека и Программой Развития Организации Объединенных Наций в Республике Казахстан по подпрограммам "За счет софинансирования гранта из республиканского бюджета" и "За счет гранта" бюджетной программы "Усиление эффективности национальных правозащитных механизмов в Казахстане" администратором которой является Национальный центр по правам человека, при перечислении сумм по заключенному Соглашению о финансировании между Программой Развития Организации Объединенных Наций в Республике Казахстан и Комитетом лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан по подпрограммам "За счет софинансирования гранта из республиканского бюджета" и "За счет гранта" бюджетной программы "Создание условий для реинтродукции туранского тигра и оказание содействия в сохранении природных и историко-культурных объектов горного массива Улытау" администратором которой является Министерство экологии и природных ресурсов Республики Казахстан, при перечислении сумм по подпрограмме "За счет софинансирования гранта из республиканского бюджета" бюджетной программы "Обеспечение реализации проектов, осуществляемых совместно с международными организациями" администратором которой является Министерство труда и социальной защиты населения Республики Казахстан, по подпрограммам "За счет софинансирования гранта из республиканского бюджета" и "За счет гранта" бюджетной программы "Институциональная поддержка регионального хаба в сфере государственной службы" администратором которой является Агентство Республики Казахстан по делам государственной службы, по подпрограммам "За счет софинансирования гранта из республиканского бюджета" и "За счет гранта" бюджетной программы "Проведение мультииндикаторного кластерного обследования для мониторинга положения детей и женщин в Республике Казахстан в целях выполнения международных обязательств и достижения целей устойчивого развития" администратором которой является Агентство по стратегическому планированию и реформам Республики Казахстан, по подпрограммам "За счет софинансирования гранта из республиканского бюджета" и "За счет гранта" бюджетной программы "Совершенствование статистической системы", администратором которой является Агентство по стратегическому планированию и реформам Республики Казахстан, при перечислении сумм на счета загранучреждений Республики Казахстан по бюджетным программам "Обеспечение реализации информационно-имиджевой политики", "Услуги по координации внешнеполитической деятельности", "Представление интересов Республики Казахстан в международных организациях, уставных и других органах Содружества Независимых Государств", "Заграничные командировки", "Проведение текущих мероприятий за счет резерва Правительства Республики Казахстан на неотложные затраты", "Проведение мероприятий по защите прав и интересов граждан Республики Казахстан за рубежом" администратором которых является Министерство иностранных дел Республики Казахстан, при оплате расходов Международного Центра по регулированию Инвестиционных Споров в соответствии с Законом Республики Казахстан "О членстве Республики Казахстан в Международном Валютном Фонде, Международном Банке Реконструкции и Развития, Международной Финансовой Корпорации, Международной Ассоциации Развития, Многостороннем Агентстве Гарантии Инвестиций, Международном Центре по Урегулированию Инвестиционных споров, Европейском Банке Реконструкции и Развития, Азиатском Банке Развития, Исламском Банке Развития, Азиатском Банке Инфраструктурных Инвестиций", при оплате расходов за использование информационной платформы для осуществления обмена информацией в налоговых целях бюджетной программы "Услуги по обеспечению бюджетного планирования, исполнения и контроля за исполнением государственного бюджета" администратором которой является Министерство финансов Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оплате арбитражных расходов и судебных расходов, вынесенных по решениям международных арбитражных органов и иностранных судов, регистрация гражданско-правовой сделки не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оплате комиссии за обслуживание банку, осуществляющему перевод средств правительственных внешних займов, при оплате услуг местных индивидуальных консультантов – физических лиц (в том числе индивидуального подоходного налога) по подпрограммам "За счет софинансирования внешних займов из республиканского бюджета", "За счет софинансирования внешних займов из средств целевого трансферта из Национального фонда Республики Казахстан" бюджетных программ, направленных на реализацию бюджетных инвестиционных и институциональных проектов за счет средств внешних займов, регистрация гражданско-правовой сделки не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оплате расходов государственных учреждений, связанных с оплатой услуг аэропорта по обслуживанию воздушных судов военно-транспортной авиации Сил воздушной обороны Вооруженных сил, правоохранительных органов Республики Казахстан в странах дальнего и ближнего зарубежья при нахождении в служебных командировках, с использованием корпоративной платежной карточки, регистрация гражданско-правовой сделки не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оплате расходов подушевого нормативного финансирования творческих и спортивных заказов, реализуемых через государственный творческий и спортивный заказы, регистрация гражданско-правовой сделки не требуется.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданско-правовые сделки государственных учреждений, заключенные на сумму, не превышающую стократного размера месячного расчетного показателя, не подлежат регистрации в органах государственного казначейства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7711,192 +7621,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Капитальные затраты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7980,160 +7890,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Приобретение основного капитала</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8249,161 +8159,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образовательный грант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По данной специфике отражаются затраты по предоставлению образовательного гранта.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8422,361 +8336,257 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...253 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="25"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8795,253 +8605,225 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="26"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9092,221 +8874,193 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение основных средств, нематериальных и биологических активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="27"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9398,207 +9152,255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414</w:t>
-[...71 lines deleted...]
-Затраты на приобретение машин, оборудования, инструментов, производственного и хозяйственного инвентаря. Также по данной специфике отражаются затраты на приобретение оборудования военного назначения.</w:t>
+411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Затраты на приобретение любого вида земли, лесов, внутренних вод и месторождений полезных ископаемых государством. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Если на приобретенной государством земле находится сооружение, и стоимость сооружения может быть отдельно оценена от стоимости земли, затраты на приобретение сооружения должны быть отнесены в специфику 412. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Если же затраты на приобретение сооружения не могут быть отделены от затрат на покупку земли, необходимо отнести стоимость земли и сооружения либо в данную специфику, либо в специфику 412 в зависимости от того, что является наиболее ценным - земля или сооружение. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на компенсацию по выкупу земельных участков для государственных надобностей и связанное с этим отчуждение недвижимого имущества, включенные в стоимость проекта строительства, отражаются по данной специфике.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="28"/>
-[...62 lines deleted...]
-Гражданско-правовые сделки государственных учреждений, заключенные на сумму, не превышающую стократного размера месячного расчетного показателя, не подлежат регистрации в органах государственного казначейства.</w:t>
+          <w:bookmarkStart w:name="z74" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме гражданско-правовых сделок на поставку товаров (работ и услуг):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета загранучреждений Республики Казахстан за границей по подпрограммам "Строительство объектов недвижимости за рубежом для размещения дипломатических представительств Республики Казахстан" и "Капитальные расходы дипломатических представительств Республики Казахстан за рубежом" бюджетной программы "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9691,179 +9493,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-416</w:t>
-[...71 lines deleted...]
-Затраты на приобретение нематериальных активов.</w:t>
+412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение помещений, зданий и сооружений, передаточных устройств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение помещений, зданий и сооружений, передаточных устройств, а также затраты на приобретение земли, на которой размещены помещения, здания и сооружения. Если в стоимость приобретенных помещений, зданий и сооружений включается стоимость активов, приобретенных вместе со зданием, например, оборудование, то затраты на них отражаются здесь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="29"/>
+          <w:bookmarkStart w:name="z75" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кроме гражданско-правовых сделок на поставку товаров (работ и услуг): </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...15 lines deleted...]
-при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета Торгового представительства Республики Казахстан в Российской Федерации по бюджетной программе "Формирование и реализация политики государства в сфере внутренней и внешней торговой политики, международной экономической интеграции, защиты прав потребителей, технического регулирования, стандартизации и обеспечения единства измерений, развития и продвижения несырьевого экспорта" администратором которой является Министерство торговли и интеграции Республики Казахстан, на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета загранучреждений Республики Казахстан за границей по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9956,156 +9758,198 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-417</w:t>
-[...71 lines deleted...]
-Затраты на приобретение биологических активов.</w:t>
+413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение транспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение транспортных средств. Также по данной специфике отражаются затраты на приобретение транспортных средств военного назначения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение транспортных средств по услугам лизинга классифицируются по специфике 159 "Оплата прочих услуг и работ".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z76" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кроме гражданско-правовых сделок на поставку товаров (работ, услуг): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего зачисления на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10197,189 +10041,207 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-419</w:t>
-[...71 lines deleted...]
-Затраты на приобретение прочих основных средств, не отраженных по спецификам 411, 412, 413 и 414.</w:t>
+414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение машин, оборудования, инструментов, производственного и хозяйственного инвентаря</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение машин, оборудования, инструментов, производственного и хозяйственного инвентаря. Также по данной специфике отражаются затраты на приобретение оборудования военного назначения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение машин и оборудования по услугам лизинга классифицируются по специфике 159 "Оплата прочих услуг и работ".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="30"/>
+          <w:bookmarkStart w:name="z77" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кроме гражданско-правовых сделок на поставку товаров (работ, услуг): </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="30"/>
+Кроме гражданско-правовых сделок на поставку товаров (работ и услуг): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего зачисления на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан. </w:t>
+              <w:t xml:space="preserve">при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета Торгового представительства Республики Казахстан в Российской Федерации по бюджетной программе "Формирование и реализация политики государства в сфере внутренней и внешней торговой политики, международной экономической интеграции, защиты прав потребителей, технического регулирования, стандартизации и обеспечения единства измерений, развития и продвижения несырьевого экспорта" администратором которой является Министерство торговли и интеграции Республики Казахстан, на счета загранучреждений Республики Казахстан по бюджетным программам "Услуги по координации внешнеполитической деятельности", "Обеспечение специальной, инженерно-технической и физической защиты дипломатических представительств за рубежом", "Представление интересов Республики Казахстан в международных организациях, уставных и других органах Содружества Независимых Государств" администратором которых является Министерство иностранных дел Республики Казахстан. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданско-правовые сделки государственных учреждений, заключенные на сумму, не превышающую стократного размера месячного расчетного показателя, не подлежат регистрации в органах государственного казначейства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10449,193 +10311,221 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение нематериальных активов.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z79" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кроме гражданско-правовых сделок на поставку товаров (работ и услуг): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего перечисления на счета Торгового представительства Республики Казахстан в Российской Федерации по бюджетной программе "Формирование и реализация политики государства в сфере внутренней и внешней торговой политики, международной экономической интеграции, защиты прав потребителей, технического регулирования, стандартизации и обеспечения единства измерений, развития и продвижения несырьевого экспорта" администратором которой является Министерство торговли и интеграции Республики Казахстан, на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10727,180 +10617,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421</w:t>
-[...71 lines deleted...]
-Затраты, связанные с капитальным ремонтом и реставрацией помещений, зданий, сооружений, передаточных устройств, систем и сетей водообеспечения, канализации, электрообеспечения, теплоснабжения</w:t>
+417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение биологических активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение биологических активов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="31"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10992,176 +10858,226 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-422</w:t>
-[...91 lines deleted...]
-Текущий ремонт, содержание, озеленение, а также средний ремонт (заполнение отверстий, повторное покрытие прохудившихся участков дороги) классифицируются как прочие услуги по специфике 159.</w:t>
+419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение прочих основных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение прочих основных средств, не отраженных по спецификам 411, 412, 413 и 414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на приобретение прочих основных средств по услугам лизинга, не отраженных по спецификам 413 и 414, классифицируются по специфике 159 "Оплата прочих услуг и работ".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z80" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кроме гражданско-правовых сделок на поставку товаров (работ, услуг): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего зачисления на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданско-правовые сделки государственных учреждений, заключенные на сумму, не превышающую стократного размера месячного расчетного показателя, не подлежат регистрации в органах государственного казначейства.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11212,165 +11128,161 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный ремонт основных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11453,193 +11365,221 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный ремонт помещений, зданий, сооружений, передаточных устройств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты, связанные с капитальным ремонтом и реставрацией помещений, зданий, сооружений, передаточных устройств, систем и сетей водообеспечения, канализации, электрообеспечения, теплоснабжения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z82" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кроме гражданско-правовых сделок на поставку товаров (работ, услуг): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при перечислении сумм на счета в Национальном Банке Республики Казахстан для конвертации и последующего зачисления на счета загранучреждений Республики Казахстан по бюджетной программе "Услуги по координации внешнеполитической деятельности" администратором которой является Министерство иностранных дел Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11731,50 +11671,789 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный ремонт дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Затраты, связанные с капитальным ремонтом дорог и взлетно-посадочных полос аэродромов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущий ремонт, содержание, озеленение, а также средний ремонт (заполнение отверстий, повторное покрытие прохудившихся участков дороги) классифицируются как прочие услуги по специфике 159.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный ремонт прочих основных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на капитальный ремонт других объектов, не отраженных по спецификам 421 и 422. Также по данной специфике отражаются затраты на модернизацию машин и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные затраты, направленные на развитие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11803,51 +12482,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Затраты на строительство новых объектов и реконструкцию имеющихся объектов, в том числе объектов военного назначения, кроме капитального ремонта и реставрации. Затраты в рамках реализации пилотного национального проекта в области образования "Комфортная школа"</w:t>
+Затраты на строительство новых объектов и реконструкцию имеющихся объектов, в том числе объектов военного назначения, кроме капитального ремонта и реставрации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14333,55 +15012,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>