--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ced2aa7" w14:textId="ced2aa7">
+    <w:p w14:paraId="5aa0053" w14:textId="5aa0053">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -547,50 +547,178 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2025 года № 242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Перечень предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра финансов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026 и c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специфик экономической классификации расходов, в том числе видов расходов, по которым регистрация заключенных гражданско-правовых сделок является обязательной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15012,55 +15140,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>