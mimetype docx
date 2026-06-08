--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0419595" w14:textId="0419595">
+    <w:p w14:paraId="f6aec3f" w14:textId="f6aec3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5900,55 +5900,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>