--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6aec3f" w14:textId="f6aec3f">
+    <w:p w14:paraId="d9eb5aa" w14:textId="d9eb5aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2630,516 +2630,586 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Последующий учет основных средств государственное учреждение осуществляет с использованием модели учета по фактическим затратам: после первоначального признания в качестве актива учет объекта основных средств производится по его себестоимости за минусом любой накопленной амортизации и любых накопленных в результате обесценения убытков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      39. Изменение стоимости жилых и нежилых зданий, когда балансовая стоимость зданий равна нулю, но объект продолжает приносить экономическую выгоду или сервисный потенциал, допускается следующими способами:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39. Изменение стоимости жилых и нежилых зданий, когда балансовая стоимость зданий равна нулю, но объект продолжает приносить экономическую выгоду или сервисный потенциал, допускается следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z289" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в соответствии с методами и расчетами, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кодексом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" (далее – Налоговый кодекс); либо</w:t>
+        <w:t>Налоговым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее – Налоговый кодекс); либо</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z290" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) путем оценки с привлечением оценщика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об оценочной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkStart w:name="z291" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормы настоящего пункта применяются независимо от выбора модели учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39  - в  редакции приказа Министра финансов РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№369 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Затраты на обслуживание объекта основных средств, на текущий ремонт и эксплуатацию основных средств, производимые в целях сохранения и поддержания технического состояния объекта первоначальную стоимость не увеличивают, а признаются как текущие расходы в момент их возникновения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Затраты государственного учреждения при проведении работ по достройке, дооборудованию или реконструкции объектов основных средств увеличивают их стоимость. Увеличение балансовой стоимости объектов основных средств в результате последующих капитальных вложений производится в случае, если будущие экономические выгоды сверх первоначально оцененных норм поступят в государственное учреждение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      Затраты государственного учреждения при проведении работ по достройке, дооборудованию или реконструкции объектов основных средств увеличивают их стоимость. Увеличение балансовой стоимости объектов основных средств в результате последующих капитальных вложений производится в случае, если будущие экономические выгоды сверх первоначально оцененных норм поступят в государственное учреждение.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Затратами, увеличивающих будущие экономические выгоды (капитальные вложения), являются затраты на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      Затратами, увеличивающих будущие экономические выгоды (капитальные вложения), являются затраты на:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модификацию объекта основных средств для продления срока его полезного использования, включая повышение его мощности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      модификацию объекта основных средств для продления срока его полезного использования, включая повышение его мощности;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усовершенствование деталей машин для достижения значительного улучшения качества продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      усовершенствование деталей машин для достижения значительного улучшения качества продукции;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение новых производственных процессов, позволяющих значительно сократить ранее оцененные затраты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      внедрение новых производственных процессов, позволяющих значительно сократить ранее оцененные затраты.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Незавершенное строительство измеряется по фактическим затратам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      41. Незавершенное строительство измеряется по фактическим затратам.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Затраты по незаконченным и законченным, но не сданным в эксплуатацию объектам строительства и реконструкции переходят на баланс следующего года. Законченные и сданные в эксплуатацию объекты строительства на основании актов приемки относятся на счета учета долгосрочных активов в полной сумме произведенных на них затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Затраты по незаконченным и законченным, но не сданным в эксплуатацию объектам строительства и реконструкции переходят на баланс следующего года. Законченные и сданные в эксплуатацию объекты строительства на основании актов приемки относятся на счета учета долгосрочных активов в полной сумме произведенных на них затрат.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Государственное учреждение ежемесячно начисляет амортизацию основных средств методом равномерного начисления с использованием годовых норм амортизации в соответствии с Правилами бухгалтерского учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      42. Государственное учреждение ежемесячно начисляет амортизацию основных средств методом равномерного начисления с использованием годовых норм амортизации в соответствии с Правилами бухгалтерского учета.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начисление амортизации приобретенных основных средств производится с 1 числа месяца, следующего за месяцем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Начисление амортизации приобретенных основных средств производится с 1 числа месяца, следующего за месяцем:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретения, если не требуется осуществление монтажа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      1) приобретения, если не требуется осуществление монтажа;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ввода в эксплуатацию, если необходимо проведение монтажа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      2) ввода в эксплуатацию, если необходимо проведение монтажа.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начисление амортизации выбывших основных средств прекращается с 1 числа месяца, следующего за месяцем выбытия объекта основного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      Начисление амортизации выбывших основных средств прекращается с 1 числа месяца, следующего за месяцем выбытия объекта основного средства.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Ликвидационная стоимость основных средств государственного учреждения равна нулю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      43. Ликвидационная стоимость основных средств государственного учреждения равна нулю.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начисление амортизации свыше 100 процентов стоимости основных средств не производится. Накопленная амортизация в размере 100 процентов стоимости объектов основных средств, которые годны для дальнейшей эксплуатации, не является основанием для списания их по причине полного износа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      Начисление амортизации свыше 100 процентов стоимости основных средств не производится. Накопленная амортизация в размере 100 процентов стоимости объектов основных средств, которые годны для дальнейшей эксплуатации, не является основанием для списания их по причине полного износа.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Когда объект основного средства простаивает или активно не используется и удерживается для выбытия, амортизация не прекращается, пока он полностью не амортизируется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      44. Когда объект основного средства простаивает или активно не используется и удерживается для выбытия, амортизация не прекращается, пока он полностью не амортизируется.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Инвентаризация основных средств проводится в соответствии с Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      45. Инвентаризация основных средств проводится в соответствии с Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет обесценения стоимости основных средств осуществляется в соответствии с главой 24 "Обесценение активов" Правил бухгалтерского учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Списание основных средств с баланса осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3154,2801 +3224,2881 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе" (далее–Закон о государственном имуществе) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий, утвержденными приказом Заместителя Премьер-Министра–Министра финансов Республики Казахстан от 29 июня 2023 года № 721 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33019) (далее – Правила оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Порядок учета основных средств определен главой 9 "Порядок учета основных средств" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      47. Порядок учета основных средств определен главой 9 "Порядок учета основных средств" Правил бухгалтерского учета.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Инвестиционная недвижимость</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При первоначальном признании инвестиционная недвижимость отражается по себестоимости, то есть по фактическим затратам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если часть объекта используется для получения арендной платы или прироста капитала, а другая часть – для административных целей и существует возможность реализации таких частей объекта независимо друг от друга, государственное учреждение учитывает указанные части объекта по отдельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Последующий учет инвестиционной недвижимости государственное учреждение осуществляет с использованием модели по фактическим затратам: после признания в качестве актива учет объекта инвестиционной недвижимости производится по его себестоимости за минусом любой накопленной амортизации и любых накопленных в результате обесценения убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Государственное учреждение ежемесячно начисляет амортизацию инвестиционной недвижимости методом равномерного начисления с использованием годовых норм амортизации для основных средств в соответствии с Правилами бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Ликвидационная стоимость инвестиционной недвижимости равна нулю. Начисление амортизации свыше 100 процентов стоимости инвестиционной недвижимости не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Когда объект инвестиционной недвижимости простаивает или активно не используется и удерживается для выбытия, амортизация не прекращается, пока он полностью не амортизируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В конце отчетного года по результатам проведенной инвентаризации на основании согласованного с администратором бюджетных программ акта инвентаризационной комиссии, созданной в соответствии с приказом руководителя государственного учреждения, в учете фиксируется факт обесценения объекта инвестиционной недвижимости, если возмещаемая стоимость окажется ниже балансовой стоимости данного актива. В акте инвентаризации указываются причины обесценения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвентаризация инвестиционной недвижимости проводится в соответствии Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет обесценения стоимости инвестиционной недвижимости осуществляется в соответствии с положениями главы 24 "Обесценение активов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Перевод в категорию инвестиционной недвижимости или исключение из нее производятся тогда, когда меняется назначение его использования. Перевод инвестиционной недвижимости в категорию основные средства или запасы и обратно производятся без изменения балансовой стоимости переводимых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Списание инвестиционной недвижимости осуществляется в соответствии с Законом о государственном имуществе и Правилами оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Порядок учета инвестиционной недвижимости определен главой 10 "Порядок учета инвестиционной недвижимости" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 11. Инвестиционная недвижимость</w:t>
-[...239 lines deleted...]
-      56. Порядок учета инвестиционной недвижимости определен главой 10 "Порядок учета инвестиционной недвижимости" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 12. Биологические активы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. В момент первоначального признания и на каждую отчетную дату биологический актив измеряется по справедливой стоимости за вычетом дополнительных затрат на продажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия рыночных цен или других стоимостных показателей биологический актив оценивается по себестоимости за вычетом накопленной амортизации и убытков от его обесценения (модель учета по фактическим затратам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Реализация и передача биологических активов учитывается аналогично операциям с основными средствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При забое стоимость животных списывается с последующим оприходованием полученной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Инвентаризация биологических активов проводится в соответствии с Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Порядок учета биологических активов определен главой 11 "Порядок учета биологических активов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 12. Биологические активы</w:t>
-[...119 lines deleted...]
-      60. Порядок учета биологических активов определен главой 11 "Порядок учета биологических активов" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 13. Нематериальные активы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Нематериальный актив первоначально признается по себестоимости, то есть по фактическим затратам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение признает себестоимостью нематериальных активов, полученных от другого государственного учреждения, балансовую стоимость передаваемых нематериальных активов. Себестоимостью нематериальных активов, полученных государственным учреждением на безвозмездной основе от третьих сторон, признается справедливая стоимость нематериальных активов на дату их получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. При создании нематериального актива государственным учреждением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) затраты по научным разработкам на стадии исследования всегда признаются расходами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты на стадии разработки на выполнение работ по научным разработкам относятся на счет учета капитальных вложений при соответствии критериям признания активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Капитальные вложения измеряются по фактическим затратам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Капитализированные затраты по незаконченным и законченным, но не принятым результатам научных разработок переходят на баланс следующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законченные и принятые результаты научных работ на основании актов приемки относятся на счета учета нематериальных активов при соблюдении критериев признания. В случае несоответствия критериям признания нематериальных активов понесенные затраты относятся на расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Последующий учет нематериального актива производится по модели учета по фактическим затратам: по себестоимости за вычетом накопленной амортизации и накопленных убытков от обесценения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Государственное учреждение ежемесячно начисляет амортизацию нематериальных активов методом равномерного начисления с использованием годовых норм амортизации в соответствии с Правилами бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Ликвидационная стоимость нематериального актива равна нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начисление амортизации свыше 100 процентов стоимости нематериального актива не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. В конце отчетного года по результатам проведенной инвентаризации на основании согласованного с администратором бюджетных программ акта инвентаризационной комиссии, созданной в соответствии с приказом руководителя государственного учреждения, в учете фиксируется факт обесценения нематериального актива, если возмещаемая стоимость окажется ниже балансовой стоимости данного актива. В акте инвентаризации указываются причины обесценения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвентаризация нематериальных активов проводится в соответствии с Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Порядок учета нематериальных активов определен главой 12 "Порядок учета нематериальных активов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет обесценения стоимости нематериальных активов осуществляется в соответствии с положениями главы 24 "Обесценение активов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Списание нематериальных активов осуществляется в соответствии с Законом о государственном имуществе и Правилами оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 13. Нематериальные активы</w:t>
-[...339 lines deleted...]
-      69. Списание нематериальных активов осуществляется в соответствии с Законом о государственном имуществе и Правилами оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий.</w:t>
+        <w:t xml:space="preserve"> Глава 14. Финансовые обязательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. При первоначальном признании финансовые обязательства оцениваются по справедливой стоимости плюс, в случае финансового обязательства, не учитываемого по справедливой стоимости через финансовый результат, затраты по сделке, которые напрямую связаны с выпуском такого финансового обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. После первоначального признания государственным учреждением финансовые обязательства оценивается по амортизированной стоимости с использованием метода эффективной ставки процента, за исключением финансовых обязательств, учтенных по справедливой стоимости на финансовый результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. В качестве справедливой стоимости государственных ценных бумаг, размещенных на внутреннем рынке капитала, принимается их номинальная стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Ставка дисконтирования по внешним займам определяется на основе рыночных условий, используя средневзвешенную ставку заимствования действующего портфеля внешних займов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Государственное учреждение списывает финансовое обязательство (или часть финансового обязательства) с учета тогда, когда оно погашено, то есть когда указанное в договоре обязательство исполнено, аннулировано или срок его действия истек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Порядок учета финансовых обязательств определен главой 5 "Порядок учета финансовых инвестиций и финансовых обязательств" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 14. Финансовые обязательства</w:t>
-[...119 lines deleted...]
-      75. Порядок учета финансовых обязательств определен главой 5 "Порядок учета финансовых инвестиций и финансовых обязательств" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 15. Кредиторская задолженность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Начисление сумм налогов и других платежей в бюджет государственное учреждение осуществляет в соответствии с Налоговым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткосрочные обязательства, такие как начисленная зарплата и другие операционные затраты, составляют часть оборотного капитала, используемого в операционном цикле государственного учреждения. Такие операционные статьи классифицируются как краткосрочные обязательства, даже если они подлежат погашению более чем через 12 (двенадцать) месяцев с отчетной даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Суммы кредиторской задолженности по расчетам с плательщиками по налоговым и другим обязательным платежам в бюджет, неналоговым поступлениям, поступлениям от продажи основного капитала, продажи финансовых активов государства признаются в бухгалтерском учете уполномоченного органа в сфере исполнения республиканского бюджета и местного уполномоченного органа по исполнению бюджета как сумма, которую уполномоченный орган заплатит юридическим и физическим лицам, образовавшаяся вследствие хозяйственных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Руководитель государственного учреждения на основании акта инвентаризации расчетов, справки к акту инвентаризации расчетов с дебиторами и кредиторами, а также протокола инвентаризационной комиссии принимает решение о списании кредиторской задолженности с сообщением об этом в десятидневный срок администратору бюджетных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании решения руководителя государственного учреждения, принятого в соответствии с актом инвентаризационной комиссии, государственное учреждение на конец отчетного года списывает безнадежную для взыскания кредиторскую задолженность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае ликвидации кредитора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае прощения долга кредитором при условии, если решение об освобождении от долга принято собственником имущества кредитора или уполномоченным на, то лицом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) во взыскании с государственного учреждения которой судом отказано, в том числе по причине истечения срока исковой давности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Порядок учета кредиторской задолженности определен главой 6 "Порядок учета дебиторской и кредиторской задолженности" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 15. Кредиторская задолженность</w:t>
-[...179 lines deleted...]
-      79. Порядок учета кредиторской задолженности определен главой 6 "Порядок учета дебиторской и кредиторской задолженности" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 16. Расчеты с работниками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Государственное учреждение признает на конец отчетного года резерв по неиспользованным отпускам работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер резерва определяется путем расчета суммы отпускных за неиспользованные дни отпуска на 31 декабря текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Порядок учета кредиторской задолженности перед работниками определен главой 7 "Порядок учета расчетов с работниками" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 16. Расчеты с работниками</w:t>
-[...59 lines deleted...]
-      81. Порядок учета кредиторской задолженности перед работниками определен главой 7 "Порядок учета расчетов с работниками" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 17. Оценочные обязательства, условные обязательства и условные активы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Оценочные обязательства пересматриваются на конец года и корректируются для отражения текущей наилучшей расчетной оценки. Если оценочные обязательства больше не отвечают критериям признания, то оценочные обязательства аннулируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение не признает условные обязательства и условные активы, а представляет информацию о них в пояснительной записке к финансовой отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Порядок учета оценочных обязательств определен главой 18 "Определение оценочных обязательств, условных обязательств и условных активов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 17. Оценочные обязательства, условные обязательства и условные активы</w:t>
-[...59 lines deleted...]
-      83. Порядок учета оценочных обязательств определен главой 18 "Определение оценочных обязательств, условных обязательств и условных активов" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 18. Прочие активы и прочие обязательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Прочие активы государственного учреждения включают выданные авансы, расходы будущих периодов и прочие активы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прочие обязательства государственного учреждения включают полученные авансы, доходы будущих периодов и прочие обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Порядок учета прочих активов и обязательств государственные учреждения осуществляют в соответствии с положениями главы 14 "Порядок учета прочих активов и обязательств" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Порядок учета активов и обязательств по договорам концессии осуществляется в соответствии с главой 28 "Порядок учета активов и обязательств по договорам концессии" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 18. Прочие активы и прочие обязательства</w:t>
-[...79 lines deleted...]
-      86. Порядок учета активов и обязательств по договорам концессии осуществляется в соответствии с главой 28 "Порядок учета активов и обязательств по договорам концессии" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 19. Влияние изменений валютных курсов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. При первоначальном отражении в бухгалтерском учете операции в иностранной валюте отражаются в функциональной валюте путем применения к сумме в иностранной валюте рыночного курса обмена валют на дату совершения операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На каждую отчетную дату государственное учреждение отражает в учете:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      денежные (монетарные) статьи в иностранной валюте – пересчитанные с использованием конечного курса (текущего валютного курса на отчетную дату);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неденежные (немонетарные) статьи в иностранной валюте – по обменному курсу на дату совершения операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неденежные (немонетарные) статьи в иностранной валюте, оцененные по справедливой стоимости – пересчитанные по обменным курсам, которые действовали на дату определения справедливой стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок учета операций в иностранной валюте и зарубежной деятельности определен главой 19 "Влияние изменений валютных курсов" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 19. Влияние изменений валютных курсов</w:t>
-[...119 lines deleted...]
-      Порядок учета операций в иностранной валюте и зарубежной деятельности определен главой 19 "Влияние изменений валютных курсов" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 20. Арендные операции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Государственное учреждение, получившее актив в финансовую аренду (арендатор), в начале срока аренды признает в своем балансе в качестве:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекта активов - активы, приобретенные в рамках финансовой аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязательства - связанные с арендой обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активы и обязательства признаются в сумме, равной справедливой стоимости арендуемого имущества на начальную дату аренды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актив, полученный в финансовую аренду, амортизируется арендатором в соответствии с амортизационной политикой, принятой им для собственных амортизируемых активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Передача государственным учреждением актива в аренду учитывается как операционная аренда. Активы, переданные в операционную аренду, учитываются на балансе арендодателя. Арендный доход от операционной аренды является доходом бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арендаторы признают арендные платежи как расходы, распределенные на прямолинейной основе на протяжении срока аренды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арендованные активы у арендатора учитываются на забалансовом счете 01 "Арендованные активы" под инвентарными номерами, присвоенными им арендодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Порядок учета арендных операций определен главой 13 "Порядок учета аренды" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 20. Арендные операции</w:t>
-[...179 lines deleted...]
-      90. Порядок учета арендных операций определен главой 13 "Порядок учета аренды" Правил бухгалтерского учета.</w:t>
+        <w:t xml:space="preserve"> Глава 21. Финансирование и резервы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Финансирование капитальных вложений за счет внешних займов и связанных грантов признается при выделении государственному учреждению плановых назначений на принятие обязательств по проектам за счет внешних займов и связанных грантов капитального характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">92. Исключен в соответствии с приказом Министра финансов РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№369 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Порядок учета финансирования капитальных вложений и резервов на переоценку долгосрочных активов государственного учреждения определен главой 20 "Порядок учета чистых активов/капитала" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 21. Финансирование и резервы</w:t>
-[...39 lines deleted...]
-      92. Резервы на переоценку долгосрочных активов государственное учреждение формирует в случае переоценки долгосрочных активов по решению Правительства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 22. Доходы и расходы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      93. Порядок учета финансирования капитальных вложений и резервов на переоценку долгосрочных активов государственного учреждения определен главой 20 "Порядок учета чистых активов/капитала" Правил бухгалтерского учета.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Государственное учреждение получает доходы от необменных и обменных операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:bookmarkStart w:name="z267" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К доходам от необменных операций относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z268" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансирование текущей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z269" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансирование капитальных вложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z270" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферты и субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z271" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гранты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z272" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      налоговые поступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z273" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спонсорская и благотворительная помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z274" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие необменные операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z275" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К доходам от обменных операций относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z276" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операции от управления активами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z277" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от реализации товаров (работ и услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z278" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Момент признания актива и доходов по налоговым поступлениям возникает в результате налоговой операции, является моментом, с которого прошлое событие служит основанием по контролю над активом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z279" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки суммы доходов по корпоративному подоходному налогу (далее – КПН) к начислению уполномоченный орган признает доходы на основании соответствующих сведений из лицевых счетов по КПН на отчетную дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z280" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки суммы доходов по налогу на добавленную стоимость (далее – НДС) к начислению являются записи в лицевых счетах, фиксирующие факт начисления доходов от НДС по декларациям налогоплательщиков отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z281" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналогичный подход применяется к другим видам налоговых поступлений, налоговый период для которых установлен календарный месяц или календарный квартал (акцизы, налог на добычу полезных ископаемых, налог на игорный бизнес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z282" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия формирования лицевых счетов по налоговым поступлениям на уровне бюджета столицы, областного бюджета, бюджета города республиканского значения, для отражения доходов по налоговым поступлениям используются данные поступлений денежных средств в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия формирования лицевых счетов по налоговым поступлениям на уровне областного бюджета, бюджета города республиканского значения, столицы, для отражения доходов по налоговым поступлениям используются данные поступлений денежных средств в бюджет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 94 – в редакции приказа и.о. Министра финансов РК от 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра финансов РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№369 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Налоговые поступления в соответствующий бюджет признаются в учете уполномоченным органом по методу начисления, за исключением абзаца 17 пункта 94 настоящей Учетной политики, и отражаются как доходы от необменных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z283" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Налоговый актив признается при возникновении налогового события и соблюдении критериев признания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z284" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступления от налогов, полученных до наступления налогового события, признаются активом и обязательством (авансовые поступления), поскольку событие, которое дает право получения отчитывающимся субъектом налоговых поступлений, еще не наступило, а критерии на признание налогового дохода не удовлетворяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z285" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авансовые поступления по налогам не отличаются, по существу, от других авансовых поступлений. Обязательство признается до наступления налогового события. С наступлением налогового события обязательство ликвидируется и признается доход.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z286" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступления от продажи основного капитала, от продажи финансовых активов государства уполномоченный орган признает доход в момент поступления денежных средств в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z287" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступления от продажи основного капитала, от продажи финансовых активов государства, неналоговые поступления, кроме штрафов и пени, отражаются в бухгалтерском учете на основании соответствующей информации в порядке, предусмотренном Правилами бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 95 – в редакции приказа и.о. Министра финансов РК от 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Доход по другим обязательным платежам в бюджет (государственная пошлина, сборы и платы) наступает в момент предоставления уполномоченными государственными органами соответствующих деклараций, сведений или расчетов, предусмотренных Налоговым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неналоговые поступления (штрафы и пени) признаются доходом в момент поступления денежных средств в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штрафы и пени признаются в качестве дохода в случае, когда сумма к получению удовлетворяет определению актива и удовлетворяет критериям признания актива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Средства, полученные от реализации активов, погашения недостач и причиненного ущерба, выявленных в ходе инвентаризации, погашения дебиторской задолженности прошлых лет, поступившие сверх сумм, предусмотренных планом поступлений и расходования денег от реализации товаров (работ, услуг), являются доходом бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Доходы от управления активами, в том числе поступления части чистого дохода объекта инвестиции, дивидендов на государственные пакеты акций и доходы на доли участия в юридических лицах, доходы от аренды имущества являются доходами бюджета Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступления части чистого дохода объекта инвестиции, дивидендов на государственные пакеты акций и доходы на доли участия в юридических лицах, признаются в учете по методу начисления и отражаются как доходы от управления активами в момент утверждения уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления суммы, подлежащей уплате в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Государственное учреждение несет операционные расходы, расходы по бюджетным выплатам, по управлению активами и прочие расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Затраты по займам признаются в составе расходов того периода, в котором они были произведены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. По окончании отчетного периода государственное учреждение производит закрытие счетов доходов и расходов на финансовый результат отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Порядок учета доходов, расходов и затрат, связанных с оказанием платных услуг, определены главой 15 "Порядок учета доходов", главой 16 "Порядок учета расходов" и главой 17 "Порядок учета затрат на производство и другие цели" Правил бухгалтерского учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 22. Доходы и расходы</w:t>
-[...342 lines deleted...]
-    <w:bookmarkEnd w:id="239"/>
+        <w:t xml:space="preserve"> Глава 23. События после отчетной даты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Некорректирующие события после отчетной даты, имеющие значительные финансовые действия на активы или обязательства государственного учреждения, отражаются путем раскрытия соответствующей информации в соответствии с положениями главы 22 "События после отчетной даты" Правил бухгалтерского учета. Суммы, признанные в финансовой отчетности для отражения корректирующих событий после отчетной даты, подлежат корректировке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z263" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...443 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 23. События после отчетной даты</w:t>
+        <w:t xml:space="preserve"> Глава 24. Забалансовые счета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z262" w:id="257"/>
-[...15 lines deleted...]
-      102. Некорректирующие события после отчетной даты, имеющие значительные финансовые действия на активы или обязательства государственного учреждения, отражаются путем раскрытия соответствующей информации в соответствии с положениями главы 22 "События после отчетной даты" Правил бухгалтерского учета. Суммы, признанные в финансовой отчетности для отражения корректирующих событий после отчетной даты, подлежат корректировке.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Государственное учреждение ведет учет активов, временно находящихся в государственном учреждении и не принадлежащих ему, на забалансовых счетах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z263" w:id="258"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 24. Забалансовые счета</w:t>
+    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет на забалансовых счетах ведется по одинарной записи (простой).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z264" w:id="259"/>
-[...15 lines deleted...]
-      103. Государственное учреждение ведет учет активов, временно находящихся в государственном учреждении и не принадлежащих ему, на забалансовых счетах.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активы, учтенные на забалансовых счетах, подлежат инвентаризации в соответствии с Правилами проведения инвентаризации в государственных учреждениях, утвержденными центральным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z265" w:id="260"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6274,31 +6424,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>