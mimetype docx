--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="754372f" w14:textId="754372f">
+    <w:p w14:paraId="04fc955" w14:textId="04fc955">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Шенгельдинского сельского округа города Қонаев на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата города Қонаев Алматинской области от 25 декабря 2025 года № 56-189</w:t>
+        <w:t>Решение маслихата города Қонаев Алматинской области от 25 декабря 2025 года № 56-189.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 2 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -296,210 +296,270 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы — 510 340 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления — 74 005 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов — 436 335 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты — 510 340 тысяч тенге;</w:t>
+      2) затраты — 510 841 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование — 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами — 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета — 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета — - 501 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета — 0 тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета — 501 мың тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата города Қонаев Алматинской области от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61-209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Настоящее решение вводится в действие с 1 января 2026 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -742,65 +802,15561 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 56-189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата города Қонаев Алматинской области от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61-209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Шенгельдинского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="333"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+510 340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+436 335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+436 335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+436 335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="32"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="29"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Программа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+510 841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+353 825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+353 825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+353 825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 976</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 626</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+284 223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация мероприятий для решения вопросов обустройства населенных пунктов в реализацию мер по содействию экономическому развитию регионов в рамках Государственной программы развития регионов до 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="35"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="31"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+-501</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+YI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Поступления займов</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению маслихата Қонаев от 25 декабря 2025 года № 56-189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Шенгельдинского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
@@ -1452,82 +17008,115 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2125,51 +17714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-510 340</w:t>
+379 210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2307,51 +17896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 005</w:t>
+84 950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2489,51 +18078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 803</w:t>
+39 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2671,51 +18260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 803</w:t>
+39 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2853,51 +18442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 597</w:t>
+44 723</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3035,51 +18624,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1277</w:t>
+1 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3217,51 +18806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4519</w:t>
+4 935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3399,51 +18988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 926</w:t>
+33 758</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3581,51 +19170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 875</w:t>
+4 580</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3763,51 +19352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-605</w:t>
+727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3945,51 +19534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-579</w:t>
+692</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4127,51 +19716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4309,51 +19898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+294 260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4491,51 +20080,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+294 260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4673,127 +20262,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+294 260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="35"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Функциональная группа </w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4983,51 +20539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Администратор бюджетных программ </w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -5551,51 +21107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-510 340</w:t>
+379 210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5766,51 +21322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 387</w:t>
+79 416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5985,51 +21541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 387</w:t>
+79 416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6200,51 +21756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 387</w:t>
+79 416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6415,51 +21971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 387</w:t>
+79 416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6630,51 +22186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-353 825</w:t>
+221 666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6845,51 +22401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-353 825</w:t>
+221 666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7060,51 +22616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-353 825</w:t>
+221 666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7275,51 +22831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 976</w:t>
+35 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7490,51 +23046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 626</w:t>
+16 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7705,51 +23261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-284 223</w:t>
+170 452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9441,299 +24997,361 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="36"/>
-[...29 lines deleted...]
-Функциональная группа</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="31"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="31"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="27"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="27"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -9744,177 +25362,247 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Программа</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9938,531 +25626,465 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...131 lines deleted...]
-0</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="26"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="17"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
@@ -10509,134 +26131,171 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-Подкласс</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10694,503 +26353,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="14"/>
-[...169 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="16"/>
-[...29 lines deleted...]
-Функциональная группа</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="14"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="29"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11222,82 +26825,148 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -11398,94 +27067,94 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -11628,562 +27297,494 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...198 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...96 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="31"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12228,81 +27829,114 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="31"/>
-[...29 lines deleted...]
-Подкласс</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="dxa"/>
             <w:tcBorders>
@@ -12410,67 +28044,90 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...15 lines deleted...]
-          <w:p/>
+              <w:t xml:space="preserve">
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12563,486 +28220,277 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-V. Дефицит (профицит) бюджета </w:t>
+              <w:t>
+YI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="315" w:type="dxa"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="32"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="32"/>
-[...111 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="22"/>
@@ -13774,13004 +29222,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению маслихата Қонаев от 25 декабря 2025 года № 56-189</w:t>
+              <w:t>Приложение 3 к решению маслихата Қонаев от 25 декабря 2025 года № 56-189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...12929 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Шенгельдинского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="315"/>
@@ -39683,55 +42201,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40057,31 +42575,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>