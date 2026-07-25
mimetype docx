--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04fc955" w14:textId="04fc955">
+    <w:p w14:paraId="aa54518" w14:textId="aa54518">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -292,228 +292,228 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы — 510 340 тысяч тенге, в том числе:</w:t>
+      1) доходы – 510 340 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления — 74 005 тысяч тенге;</w:t>
+      налоговые поступления – 120 405 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов — 436 335 тысяч тенге;</w:t>
+      поступления трансфертов – 389 935 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты — 510 841 тысяча тенге;</w:t>
+      2) затраты – 510 841 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование — 0 тенге;</w:t>
+      3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами — 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета — - 501 тысяча тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 501 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета — 501 мың тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 501 тысяча тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата города Қонаев Алматинской области от 17.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата города Қонаев Алматинской области от 25.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 61-209</w:t>
+        <w:t>№ 64-218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -817,61 +817,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 56-189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата города Қонаев Алматинской области от 17.03.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения маслихата города Қонаев Алматинской области от 25.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 61-209</w:t>
+        <w:t>№ 64-218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2435,51 +2435,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 005</w:t>
+120 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2617,51 +2617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 803</w:t>
+66 803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2799,51 +2799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 803</w:t>
+66 803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2981,51 +2981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 597</w:t>
+52 997</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3163,51 +3163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1277</w:t>
+1 677</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3345,51 +3345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4519</w:t>
+6 519</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3527,51 +3527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 926</w:t>
+40 426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3709,51 +3709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 875</w:t>
+4 375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4437,51 +4437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+389 935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4619,51 +4619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+389 935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4801,51 +4801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-436 335</w:t>
+389 935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5894,51 +5894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 531</w:t>
+98 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6113,51 +6113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 531</w:t>
+98 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6328,51 +6328,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 531</w:t>
+98 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6543,51 +6543,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 387</w:t>
+98 387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8263,51 +8263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 000</w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8478,51 +8478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 000</w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8693,51 +8693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 000</w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8908,51 +8908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 000</w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16200,50 +16200,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -42201,55 +42215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42575,31 +42589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>