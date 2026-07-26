--- v0 (2025-12-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="019c4fa" w14:textId="019c4fa">
+    <w:p w14:paraId="6f60809" w14:textId="6f60809">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении квоты рабочих мест в Алматинской области на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Алматинской области от 10 декабря 2025 года № 371</w:t>
+        <w:t>Постановление акимата Алматинской области от 10 декабря 2025 года № 371.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -677,50 +677,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к постановлению Акимата Алматинской области от " "_________2025 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата Алматинской области от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список предприятий для трудоустройства лиц с инвалидностью </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -774,70 +844,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1030,119 +1098,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4315</w:t>
-[...67 lines deleted...]
-81</w:t>
+4324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1238,92 +1310,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1464,51 +1540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1604,92 +1680,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1707,70 +1787,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Коммунальное государственное </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предприятие на праве хозяйственного ведения "Районная больница с. Шелек Енбекшиказахского района государственного учреждения "Управление здравохранения Алматинской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1850,51 +1928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2035,51 +2113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3392,70 +3470,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Общественное обьединение Организация инвалидов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Еsikprint 22"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3967,70 +4043,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Товарищество с ограниченной ответственностью</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 детский ясли сад "Аленушка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4250,92 +4324,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4476,51 +4554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4846,51 +4924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5031,51 +5109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5216,51 +5294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5401,51 +5479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5699,84 +5777,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-821</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ 793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6029,87 +6111,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Междуреченск Агро"</w:t>
-[...35 lines deleted...]
-74</w:t>
+Товарищество с ограниченной ответственностью "Афинити"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6399,87 +6481,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Asian beverage company"</w:t>
-[...35 lines deleted...]
-58</w:t>
+Индивидуальный предприниматель "Oi Tolagai"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6584,87 +6666,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Бент" фирмасы"</w:t>
-[...35 lines deleted...]
-117</w:t>
+Товарищество с ограниченной ответственностью "Альтаир Эйр"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7494,70 +7576,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Товарищество с ограниченной ответственностью </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Bimbo QSR Kazakhstan" (Бимбо КюЭсАр Казахстан) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7750,84 +7830,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-617</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ 580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7895,51 +7979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Якар"</w:t>
+Товарищество с ограниченной ответственностью "ЯКАР"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8265,51 +8349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммунальное государственное предприятие "Таусамалы кызмет" на праве хозяйственного ведения Акимата Карасайского района</w:t>
+Коммунальное государственное предприятие "Таусамалы Қызмет" на праве хозяйственного ведения Акима Қарасайского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8450,51 +8534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Lake farm"</w:t>
+Товарищество с ограниченной ответственностью "LAKE FARM"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8635,51 +8719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Каскеленский Единный Расчетный Центр"</w:t>
+Товарищество с ограниченной ответственностью "Чайный центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8820,87 +8904,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное предприятие на праве хозяйственного ведения "Ушконурский колледж водного хозяйства" государственного учреждения "Управление образования Алматинской области"</w:t>
-[...35 lines deleted...]
-77</w:t>
+Товарищество с ограниченной ответственностью "Альтамир"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9190,87 +9274,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "N-Bereke"</w:t>
-[...35 lines deleted...]
-60</w:t>
+Товарищество с ограниченной ответственностью "Бирлик строй ХХІ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9375,87 +9459,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный предприниматель "Шульгина В.Н"</w:t>
-[...35 lines deleted...]
-50</w:t>
+Общественное объединение "КУАТ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9560,87 +9644,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общественное объединение инвалидов "Қуат"</w:t>
-[...35 lines deleted...]
-60</w:t>
+ИП "ШУЛЬГИН В.Н"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9808,92 +9892,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10034,51 +10122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10174,92 +10262,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10400,51 +10492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10513,84 +10605,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-393</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10694,51 +10790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11064,51 +11160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
+87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11646,92 +11742,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11872,51 +11972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12197,57 +12297,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12933,92 +13037,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13159,51 +13267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13235,52 +13343,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"DOLCE" жауапкершілігі шектеулі серіктестігі</w:t>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "DOLCE" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13344,56 +13452,63 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13433,68 +13548,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к постановлению Акимата Алматинской области от " "_________2025 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список предприятий для трудоустройства лиц, освобожденных из мест лишения свободы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13530,70 +13645,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="17"/>
+          <w:bookmarkStart w:name="z27" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19094,70 +19209,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="18"/>
+          <w:bookmarkStart w:name="z28" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Товарищество с ограниченной ответственностью </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ж-Каскелен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22262,68 +22377,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к постановлению Акимата Алматинской области от " "_________2025 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции постановления акимата Алматинской области от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список предприятий для трудоустройства лиц, состоящих на учете службы пробации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22359,70 +22544,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:bookmarkStart w:name="z39" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22543,51 +22728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
+67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22615,119 +22800,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5553</w:t>
-[...67 lines deleted...]
-72</w:t>
+6850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22823,57 +23012,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23198,51 +23391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,8%</w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23275,51 +23468,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23347,119 +23540,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-470</w:t>
-[...67 lines deleted...]
-10</w:t>
+710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23492,51 +23685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Муса"</w:t>
+Производственный кооператив "Альтаир"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23676,88 +23869,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-70</w:t>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответсвенностью "Taza Town" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23826,123 +24019,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-50</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответсвенностью "Будан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24047,51 +24240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Шелпек тұлпар"</w:t>
+Крестьянское хозяиство "Жанель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24217,66 +24410,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Крестьянское хозяйство "Жанель"</w:t>
+          <w:bookmarkStart w:name="z40" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответсвенностью</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шелек Тұлпар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24416,52 +24629,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Индивидуальный предприниматель "Самаджиев" </w:t>
+              <w:t>
+Крестьянское хозяиство "Аббасов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24601,52 +24814,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Производственный кооператив "Альтаир" </w:t>
+              <w:t>
+Крестьянское хозяиство "Муса"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24710,51 +24923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24787,87 +25000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный предприниматель "Зурдинова"</w:t>
-[...35 lines deleted...]
-50</w:t>
+"Зурдинова" Индивидуальный предприниматель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24895,51 +25108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24972,51 +25185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный предприниматель "Ахмуллаев"</w:t>
+"Ахмуллаев" Индивидуальный предприниматель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25121,304 +25334,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...139 lines deleted...]
-9</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответсвенностью</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Esik smart service"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-30</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Толкынов Амангельды Мангазович" Индивидуальный предприниматель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25487,87 +25724,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Товарищество с ограниченной ответственностью "ЗОК курты"</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Крестьянское хозяиство "Керимов Акиф Асадоглы" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25672,123 +25909,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-50</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяиство "Алтынбек"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25816,349 +26053,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-1</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбылский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Жартас СН" </w:t>
-[...35 lines deleted...]
-55</w:t>
+Крестьянское хозяйство "Ақтерек" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26227,123 +26464,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-52</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "ЗОК курты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26412,123 +26649,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Индивидуальный предприниматель "Димаш" </w:t>
-[...35 lines deleted...]
-30</w:t>
+Товарищество с ограниченной ответственностью "Дортехмонтажсервис" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26597,123 +26834,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственност ью "Жол интер строй" </w:t>
-[...35 lines deleted...]
-40</w:t>
+Товарищество с ограниченной ответственностью "Жол" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26782,123 +27019,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Даулетдорстрой" </w:t>
-[...35 lines deleted...]
-50</w:t>
+Товарищество с ограниченной ответственностью "Жартас СН" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26967,340 +27204,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...139 lines deleted...]
-10</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Тәуекел газ құбыры" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-1%</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Индивидуальный предприниматель "Димаш" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27333,159 +27574,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...107 lines deleted...]
-3%</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственност ью "Жол интер строй" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27518,159 +27759,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...107 lines deleted...]
-0,5%</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Даулетдорстрой" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27703,344 +27944,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-1</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Илийский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...107 lines deleted...]
-2%</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Bericap Kazakhstan" "Берикап Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28073,159 +28314,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...107 lines deleted...]
-1%</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Aluminum of Kazakhstan"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28258,159 +28499,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...107 lines deleted...]
-1%</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Боралдай НАН"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28443,159 +28684,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Акцонерное общество "Аллель агро" </w:t>
-[...71 lines deleted...]
-0,6%</w:t>
+Товарищество с ограниченной ответственностью "Медиатекс-Н" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28628,123 +28869,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-56</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Тангенс" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28813,159 +29054,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...107 lines deleted...]
-0,9%</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Qazaq glass company" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28998,489 +29239,493 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...139 lines deleted...]
-10</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Бент" фирмасы" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Акцонерное общество "Аллель агро" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
-            </w:r>
-[...142 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-50</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Животноводческий комплекс "Караой"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29549,159 +29794,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...107 lines deleted...]
-2%</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Тау адмирал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29734,123 +29979,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-50</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29878,164 +30123,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-60</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Алсад Казакстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30063,164 +30308,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-69</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное государственное предприятие "Таусамалы қызмет" на праве хозяйственного ведения Акимата Карасайского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30289,123 +30534,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-93</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Якар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30474,87 +30719,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Каскеленский Единный Расчетный Центр" </w:t>
+Товарищество с ограниченной ответственностью "Жаде" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30618,197 +30863,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...70 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "НУР-ДИМ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30840,159 +31089,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-1%</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Маолин" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31025,340 +31274,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...139 lines deleted...]
-1</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Ремдорстрой" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1</w:t>
-[...107 lines deleted...]
-1%</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Общественный фонд благотворительный фонд Azamatsa kz"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31391,304 +31644,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...139 lines deleted...]
-13</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Алтын таға" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-50</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасайский районный узел почтовой связи Алматинского областного филиала акционерного общества "Казпочта "</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31716,534 +31973,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-6</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "KZ Recycling" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-4</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "ISKER COMPANY" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-53</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Алматинский продукт" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32312,340 +32569,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...139 lines deleted...]
-4</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Чайный центр" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Otan green food" </w:t>
-[...71 lines deleted...]
-0,25%</w:t>
+Акционерного общества "Азия Агро Фуд" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32678,159 +32939,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Прима кус" </w:t>
-[...71 lines deleted...]
-0,5%</w:t>
+Товарищество с ограниченной ответственностью "Машинастройтельный завод" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32863,191 +33124,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...139 lines deleted...]
-6</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кегенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33079,124 +33344,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-0,6%</w:t>
+              <w:t>
+Товарищество с ограниченной ответственностью "Балдаурен Құрылыс"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33229,561 +33494,565 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-3</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбекский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-2</w:t>
+ 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Мирас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...138 lines deleted...]
-              <w:t>
 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талгарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33815,160 +34084,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...108 lines deleted...]
-2</w:t>
+              <w:t>
+Товарищество с ограниченной ответственностью "Талгарский кирпичный завод"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34001,159 +34270,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный предприниматель "SRS-Group"</w:t>
-[...107 lines deleted...]
-1</w:t>
+Товарищество с ограниченной ответственностью "Интеллсервис"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34186,87 +34455,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "F@ASTNET"</w:t>
-[...35 lines deleted...]
-10</w:t>
+Товарищество с ограниченной ответственностью "ПК-Марат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34294,51 +34563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34370,50 +34639,2640 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Талгар тұргын үй"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Амиран"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Талғар су"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйғыр ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Otan green food" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Прима кус" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Қонаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "АЯМ" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Қапшағай бидай өнімдері"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Fish prodex"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Индивидуальный предприниматель "Кадырбергенов" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный предприниматель "SRS-Group"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "F@ASTNET"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный предприниматель "Нурмухамет" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -34443,51 +37302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3%</w:t>
+4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34555,55 +37414,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>