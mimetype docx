--- v0 (2025-10-16)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50e5704" w14:textId="50e5704">
+    <w:p w14:paraId="e533fd7" w14:textId="e533fd7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении водоохранных зон, полос Алматинской области и режима их хозяйственного использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Алматинской области от 8 августа 2025 года № 238</w:t>
+        <w:t>Постановление акимата Алматинской области от 8 августа 2025 года № 238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1039,50 +1039,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к постановлению акимата Алматинской области от "08" августа 2025 года № 238</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции Постановление акимата Алматинской области от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1096,159 +1134,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...107 lines deleted...]
-Ширина водоохранных полос водных объектов, метр</w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водный объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ширина водоохранной зоны водного объекта, метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ширина водоохранной полосы водного объекта, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1281,200 +1319,268 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Водоохранные зоны и полосы реки Узынкаргалы в пределах границ земельных участков (кадастровые номера: 03-045-070-545; 03-045-093-209; 03-045-093-200; 03-045-227-005)</w:t>
-[...71 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Узынкаргалы (правый берег) в пределах границ земельных участков (кадастровые номера: 03-045-093-169, 03-045-093-911)</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-070-545; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-209; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-200; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-227-005)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1543,87 +1649,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Узынкаргалы в пределах границ земельного участка (кадастровый номер: 03-045-227-539)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы (правый берег) в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-169, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-093-911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1692,87 +1832,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Узынкаргалы (левый берег) и (правый берег) реки Шолак-Каргалы в пределах границ земельного участка (кадастровый номер: 03-045-099-260)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-227-539)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1841,123 +1998,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-90-200</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы (левый берег) и река Шолак-Каргалы (правый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-099-260)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1990,385 +2164,522 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...107 lines deleted...]
-55</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Аксай в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-027, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-057, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-227-058,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-227-059,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-111, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-227-118)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...107 lines deleted...]
-35</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Тургень в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-044-193-018)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Каскелен (правый берег) в пределах границ земельного участка (кадастровый номер: 03-046-196-077</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы (левый берег) и (правый берег) реки Шолак-Каргалы в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-099-332)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2396,128 +2707,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Узынкаргалы (левый берег) и (правый берег) реки Шолак-Каргалы в пределах границ земельных участков (кадастровые номера: 03-045-093-1037,03-045-099-303)</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Каскелен (правый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-046-196-077)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2545,128 +2873,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Аксай (правый берег в пределах границ земельного участка (кадастровый номер: 03-047-277-034</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Узынкаргалы (левый берег) и (правый берег) реки Шолак-Каргалы в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-093-1037,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-099-303)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2735,123 +3097,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-550</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Аксай (правый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-277-034)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2884,123 +3263,157 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-500</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Тургень в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-044-193-236, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-193-237)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3033,87 +3446,139 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Бесагаш (правый берег в пределах границ земельного участка (кадастровый номер: 03-044-023-332</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Каратурук в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-044-237-442, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-237-424)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3182,87 +3647,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Талгар (левый берег в пределах границ земельных участков (кадастровые номера:03-051-146-288,03-044-023-256)</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Бесагаш (правый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-023-332)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3331,87 +3813,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Кыргауыльдинка (в пределах ПК-18+877 до ПК-21+00 правый берег кадастровый номер: 03-047-292-2987)</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талгар (левый берег) в пределах границ земельных участков (кадастровые номера: 03-051-146-288,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-023-256)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3480,87 +3979,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы ручье Аккайнарсай в пределах границ земельных участков (кадастровые номера: 03-045-010-1034, 03-045-003-805)</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Кыргауыльдинка (в пределах ПК-18+877 до ПК-21+00 правого берега кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-292-2987)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3629,87 +4145,122 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Ащибулаксай в пределах границ земельного участка (кадастровый номер: 03-047-062-412)</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ручье Аккайнарсай в пределах границ земельных участков (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-010-1034, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-045-003-805)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3778,87 +4329,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы рек Карасу-Байсерке и Теренкара в пределах границ земельного участка (кадастровый номер: 03-046-149-125)</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Ащибулаксай в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-062-412)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3886,128 +4454,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Шелек в пределах границ земельного участка (кадастровый номер: 03-044-265-289)</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реки Карасу-Байсерке и Теренкара в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-046-149-125)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4035,128 +4620,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Коянкус (левый берег) в пределах границ земельного участка (кадастровый номер: 03-046-013-1477)</w:t>
+ 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Шелек в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-265-289)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4225,87 +4827,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Водоохранные зоны и полосы реки Каскелен (правый берег) в пределах границ земельного участка (кадастровый номер: 03-046-084-097)</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Коянкус (левый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-046-013-1477)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4374,87 +4993,19840 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Каскелен (правый берег) в пределах границ земельного участка (кадастровый номер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-046-084-097)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Водоохранные зоны и полосы реки Боралдай (правый и левый берега) в пределах границ земельных участков № 1493, 1536/8 села Асқара Тоқпанова, сельского округа Аскара Токпанова (Казциковский с/о, с. Казцик) (кадастровые номера: 03-046-043-1493, 03-046-043-1797)</w:t>
+              <w:t xml:space="preserve">
+Река Боралдай (правый и левый берега) в пределах границ земельных участков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 1493, 1536/8 села Асқара Тоқпанова, сельского округа Аскара Токпанова (Казциковский с/о, с. Казцик) (кадастровые номера: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-046-043-1493, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-046-043-1797)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капшагайское водохранилище в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Ащыбулак в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Теренкара в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жанаталап в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Правый Есентай в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу-Турксиб в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жалкамыс в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кутентай в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Курозек в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талгар (ветвь Саз-Талгар) в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Малая Алматинка в границах города Алатау </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Каскелен в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Есентай в границах города Алатау </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу-Байсерке в границах города Алатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Балхаш (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 342,0 метра балтийской системы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капшагайское водохранилище (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 479,0 метра балтийской системы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Или (внутренняя граница водоохранной зоны и полосы принята по урезу воды при среднемноголетнем уровне в период половодья, выраженная береговая кромка коренного русла или пойма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Малая Алматинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Каскелен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талгар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Малая Алматинка в пределах границ земельного участка с кадастровым номером 03-046-267-521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196-205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-146-199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Согласно рабочему проекту по установлению водоохранных зон и полос реки Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-146-199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Согласно рабочему проекту по установлению водоохранных зон и полос реки Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-051-146-199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-146-474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Согласно рабочему проекту по установлению водоохранных зон и полос реки Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-051-146-474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Согласно рабочему проекту по установлению водоохранных зон и полос реки Талгар в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-051-146-474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Каскелен в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-056-009-262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+совмещена с габаритами парапетами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Солдатская щель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(внутренняя граница</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водоохранной зоны и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полосы принята по урезу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воды при среднемноголетнем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уровне в период половодья,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выраженная береговая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кромка коренного русла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или пойма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ручей Безымяный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(внутренняя граница</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водоохранной зоны и полосы принята по урезу воды при среднемноголетнем уровне</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в период половодья,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выраженная береговая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кромка коренного русла или</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пойма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пруды на реке Теренкара в пределах границ земельного участка (кадастровый номер </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-128-119)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Комирши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Мураталы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Текенсаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Акбеит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Аксай (правый берег) в пределах границ земельного участка (кадастровый номер </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-277-002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кошкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сункар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тойсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Узынбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Чийбут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Чиликты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Арлыкголсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Актан (Учарал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Актам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кызылащи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Манапка (Кызылагаш)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Нарынкол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Ойкайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сарыбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Большой Алматинский Канал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Будыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Байгужа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кайназар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Система Алтайских озер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100-150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Щипалка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Восточный Карабулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Малый Жалаңаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Чадай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Муаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Турген-Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Бахтияр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Торткол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жарылган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Баубек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Большой Шарын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тас Шарын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кайназар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Шакабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Шолак-Каргалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тюремный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сасыкпай-Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кутырган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Алдияр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Восточный Дегерес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу-Южный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Саргамыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сорбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Бестерек-Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есентай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Котырбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Джигитовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родник Мутная протока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Аршалысай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Коксай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Самамбай-Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жинишке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Лушев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Рахат-Микушенко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Саламатка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родник Могильный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Садырсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Бесагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кольсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тересбутак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кенсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кара-Арша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родник Грязный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жылысай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Байтал-Саз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сюмбе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родник Узынбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Хасан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кара-Джерик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Актерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жарсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родник Хасансай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Узын-Қунгайлы-Басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Шунқурсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Қурмети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кишикаксусай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Шет-Шийбут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талдысай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Супатсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Бельшабар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Иссычка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Ташты-Кара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Талдыбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кыргаульдинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Байсерке Қарасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Долайты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Улкен Аксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Киши Аксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Курметы (Кумейти)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Какпак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капшагайское водохранилище в административной границе города Қонаев (25 км) Алматинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(от отметки 479,0 метра балтийской системы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(от отметки 479,0 метра балтийской системы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Котырбулак в пределах границ земельного участка с кадастровым номером </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-065-9160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу-Байсерке в пределах земельных участков Логистического парка "DAMU-Кайрат-1"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4488,50 +24860,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5419,55 +25826,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5793,31 +26200,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>