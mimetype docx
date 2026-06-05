--- v0 (2026-03-08)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0bae1f" w14:textId="d0bae1f">
+    <w:p w14:paraId="0582f80" w14:textId="0582f80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>"Об утверждении Шалкарского городского бюджета на 2026-2028 годы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Шалкарского районного маслихата Актюбинской области от 24 декабря 2025 года № 560</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан Шалкарский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет города Шалкар на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,193 +259,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 382 267 тысяч тенге, в том числе:</w:t>
+      1) доходы – 547021,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 333 524 тысяч тенге;</w:t>
+      налоговые поступления – 353488,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 4 670 тысяч тенге;</w:t>
+      неналоговые поступления – 4670,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 23 561 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 24386,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 20 512 тысяч тенге;</w:t>
+      поступления трансфертов – 164477,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 382 267 тысяч тенге;</w:t>
+      2) затраты – 631934,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тысяч тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тысяч тенге;</w:t>
+      бюджетные кредиты – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -449,87 +472,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов – 0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -84913,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге, в том числе:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 84913,9 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -539,73 +562,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 84913,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 645</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход бюджета города Шалкар зачисляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по налоговым поступлениям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -850,90 +935,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продажа земли, в том числе поступления от продажи земельных участков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продажа нематериальных активов, в том числе плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" с 1 января 2026 года установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы - 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -944,148 +1029,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель - 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величина прожиточного минимума для исчисления размеров базовых социальных выплат - 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Учесть в бюджете города Шалкар на 2026 год целевые текущие трансферты из районного бюджета в сумме 20 512 тысяч тенге.</w:t>
+      4. Предусмотреть в Шалкарском городском бюджете на 2026 год поступление текущего целевого трансферта в сумме 164477,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Распределение суммы целевого текущего трансферта определяется на основании решения акима города Шалкар.</w:t>
+      Распределение суммы текущего целевого трансферта определяется на основании решения акима города Шалкар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 645</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Утвердить перечень местных программ, не подлежащих секвестру в процессе исполнения городского бюджета на 2026 год, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1330,50 +1493,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 года № 560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалкарский городской бюджет на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 645</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1429,51 +1630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+Сумма, тысяч  тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1905,51 +2106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-382267,0</w:t>
+547021,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2083,51 +2284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-333524,0</w:t>
+353488,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2617,51 +2818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90406,0</w:t>
+110336,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2973,51 +3174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6182,0</w:t>
+748,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3151,51 +3352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79698,0</w:t>
+104843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3215,165 +3416,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
-[...35 lines deleted...]
-39227,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3393,165 +3594,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
-[...35 lines deleted...]
-39027,0</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3612,376 +3813,376 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
-[...35 lines deleted...]
-200,0</w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39027,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
-[...35 lines deleted...]
-4670,0</w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4005,51 +4206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4105,93 +4306,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4251,271 +4452,271 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-23561,0</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4670,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4539,87 +4740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли и нематериальных активов</w:t>
-[...35 lines deleted...]
-23561,0</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24386,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4639,165 +4840,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
-[...35 lines deleted...]
-22361,0</w:t>
+Продажа государственногоимущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+825,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4858,198 +5059,198 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа нематериальных активов</w:t>
-[...35 lines deleted...]
-1200,0</w:t>
+Продажа государственногоимущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+825,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5073,87 +5274,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-20512,0</w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23561,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5173,165 +5374,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-20512,0</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22361,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5392,411 +5593,480 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
-[...35 lines deleted...]
-20512,0</w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-382267,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-146335,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5816,823 +6086,661 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-146335,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районных (городов областного значения) бюджетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-146335,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+631934,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-146335,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146539,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-137839,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146539,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6652,196 +6760,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-137839,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146539,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6893,164 +7001,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-137839,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145885,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7143,332 +7251,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-45022,0</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+654,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-19245,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235286,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7488,405 +7596,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-73572,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235286,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-98093,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235286,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7906,196 +8014,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-98093,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72058,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8147,164 +8255,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-98093,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19245,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8397,328 +8505,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-98093,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143983,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250100,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8738,192 +8850,2665 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250100,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250100,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, поселках, селах, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98093,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152007,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-84913,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Финансирование дефицита бюджета (использование профицита)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84913,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84913,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84913,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84913,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24958,55 +27543,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>