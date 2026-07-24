--- v1 (2026-06-05)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0582f80" w14:textId="0582f80">
+    <w:p w14:paraId="ff950f2" w14:textId="ff950f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -274,69 +274,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 547021,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 579813,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 353488,0 тысяч тенге;</w:t>
+      налоговые поступления – 356280,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 4670,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -346,177 +346,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 24386,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 164477,0 тысяч тенге;</w:t>
+      поступления трансфертов – 194477,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 631934,9 тысяч тенге;</w:t>
+      2) затраты – 664726,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тысяч тенге, в том числе;</w:t>
+      3) чистое бюджетное кредитование – 0 тенге, в том числе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тысяч тенге:</w:t>
+      бюджетные кредиты – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тысяч тенге;</w:t>
+      приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -84913,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -526,125 +526,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 84913,9 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тысяч тенге;</w:t>
+      поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тысяч тенге;</w:t>
+      погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 84913,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 645</w:t>
+        <w:t>№ 668</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1062,107 +1062,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Предусмотреть в Шалкарском городском бюджете на 2026 год поступление текущего целевого трансферта в сумме 164477,0 тысяч тенге.</w:t>
+      4. Предусмотреть в Шалкарском городском бюджете на 2026 год поступление текущего целевого трансферта в сумме 194477,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение суммы текущего целевого трансферта определяется на основании решения акима города Шалкар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Шалкарского районного маслихата Актюбинской области от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 645</w:t>
+        <w:t>№ 668</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1510,61 +1510,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалкарский городской бюджет на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      Сноска. Приложение 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 645</w:t>
+        <w:t>№ 668</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2106,51 +2106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-547021,0</w:t>
+579813,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2284,51 +2284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-353488,0</w:t>
+356280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2818,51 +2818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110336,0</w:t>
+112320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3352,51 +3352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104843,0</w:t>
+106802,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3530,51 +3530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-219,0</w:t>
+244,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3708,51 +3708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39261,0</w:t>
+40069,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3886,51 +3886,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39027,0</w:t>
+39835,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4918,51 +4918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа государственногоимущества, закрепленного за государственными учреждениями</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5096,51 +5096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа государственногоимущества, закрепленного за государственными учреждениями</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5844,51 +5844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164477,0</w:t>
+194477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6022,51 +6022,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164477,0</w:t>
+194477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6200,51 +6200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164477,0</w:t>
+194477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6278,51 +6278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-631934,9</w:t>
+664726,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7532,51 +7532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-235286,7</w:t>
+268078,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7741,51 +7741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-235286,7</w:t>
+268078,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7950,51 +7950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-235286,7</w:t>
+268078,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8159,51 +8159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72058,4</w:t>
+104850,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8332,51 +8332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение санитарии населенных пунектов</w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10627,51 +10627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Дефицит (профицит) бюджета</w:t>
+III.Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10832,51 +10832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Финансирование дефицита бюджета (использование профицита)</w:t>
+IV. Финансирование дефицита бюджета (использование профицита)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27543,55 +27543,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27917,31 +27917,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>