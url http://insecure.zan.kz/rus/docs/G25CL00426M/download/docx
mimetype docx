--- v0 (2026-03-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b93141" w14:textId="4b93141">
+    <w:p w14:paraId="ab7d86f" w14:textId="ab7d86f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета села Аккудык на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 426</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет села Аккудык на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -212,162 +236,197 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
-[...18 lines deleted...]
-      1) доходы - 35 496 тысяч тенге, в том числе:</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 3 700 тысяч тенге;</w:t>
+      1) доходы – 40 722 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0 тенге;</w:t>
+      налоговые поступления – 3 700 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 31 796 тысяч тенге;</w:t>
+      неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 35 496 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специальные поступления – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступления трансфертов – 37 022 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты – 40 722 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -467,51 +526,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -524,90 +601,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -618,128 +757,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете села Аккудык на 2026 год объем субвенции с районного бюджета в бюджет в сумме 29 656 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете села Аккудык на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 2 140 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение сумм целевых текущих трансфертов определяется на основании решения акима села Аккудык.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -848,50 +987,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Болатов Э.Б.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -925,96 +1082,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">приложение 1 </w:t>
+              <w:t>Приложение 1 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к решению районного маслихата </w:t>
+              <w:t xml:space="preserve">Хромтауского районного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 426 от 24 декабря 2025 года</w:t>
+              <w:t xml:space="preserve">маслихата № 426 от 24 декабря </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Аккудык на 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1032,88 +1240,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130Категория</w:t>
+Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тысяч тенге)</w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1728,51 +1936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 496</w:t>
+40 722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3185,51 +3393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3321,51 +3529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 796</w:t>
+37 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3498,51 +3706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 796</w:t>
+37 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3675,51 +3883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 796</w:t>
+37 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3785,51 +3993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тысяч тенге)</w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4074,52 +4282,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4199,52 +4407,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4639,51 +4847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 496</w:t>
+40 722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4848,51 +5056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 856</w:t>
+34 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5057,51 +5265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 856</w:t>
+34 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5230,87 +5438,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима, города районного значения, села, поселка, сельского округа</w:t>
-[...35 lines deleted...]
-28 856</w:t>
+Аппарат акима , города районного значения, села,поселка , сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5475,51 +5683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 856</w:t>
+34 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6066,51 +6274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Аппарат акима, города районного значения, села, поселка ,сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6275,51 +6483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Освещение улиц в населенных пунктов</w:t>
+Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6484,51 +6692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение санитарии населенных пунктов</w:t>
+Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6552,397 +6760,401 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...173 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 140</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6998,160 +7210,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Автомобильный транспорт</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима , города районного значения, села,поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7239,128 +7451,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7384,228 +7596,1892 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-2 140</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима, города районного значения, села, поселка ,сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки средств бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21083,55 +22959,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21457,31 +23333,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>