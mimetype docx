--- v1 (2026-06-03)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab7d86f" w14:textId="ab7d86f">
+    <w:p w14:paraId="cd15bbf" w14:textId="cd15bbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении бюджета села Аккудык на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 426</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет села Аккудык на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,66 +235,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 40 722 тысяч тенге, в том числе:</w:t>
+      1) доходы – 49 680 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 3 700 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -364,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 37 022 тысяч тенге;</w:t>
+      поступления трансфертов – 45 980 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 40 722 тысяч тенге;</w:t>
+      2) затраты – 51 081 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,87 +485,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -1 401 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1 401 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -598,155 +575,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 1 401 тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 13.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 449</w:t>
+        <w:t>№ 497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,128 +734,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете села Аккудык на 2026 год объем субвенции с районного бюджета в бюджет в сумме 29 656 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете села Аккудык на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 2 140 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение сумм целевых текущих трансфертов определяется на основании решения акима села Аккудык.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -987,68 +964,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Болатов Э.Б.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1158,61 +1117,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Аккудык на 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 13.02.2026 </w:t>
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 449</w:t>
+        <w:t>№ 497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1277,51 +1236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1565,51 +1524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1936,51 +1895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 722</w:t>
+49 680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3529,51 +3488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 022</w:t>
+45 980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3706,51 +3665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 022</w:t>
+45 980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3883,62 +3842,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 022</w:t>
+45 980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -3993,51 +3966,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4282,52 +4255,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Программа </w:t>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4407,52 +4380,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование </w:t>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4847,51 +4820,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 722</w:t>
+51 081</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5056,51 +5029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 082</w:t>
+43 040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5265,51 +5238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 082</w:t>
+43 040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5438,87 +5411,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима , города районного значения, села,поселка , сельского округа</w:t>
-[...35 lines deleted...]
-34 082</w:t>
+Аппарат акима города районного значения, села, поселка , сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5683,51 +5656,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 082</w:t>
+43 040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5892,51 +5865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500</w:t>
+5 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6101,51 +6074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500</w:t>
+5 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6274,87 +6247,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима, города районного значения, села, поселка ,сельского округа</w:t>
-[...35 lines deleted...]
-4 500</w:t>
+Аппарат акима, города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6519,51 +6492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000</w:t>
+4 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7319,51 +7292,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима , города районного значения, села,поселка, сельского округа</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7564,260 +7537,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 140</w:t>
+ 2 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7837,405 +7806,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8255,196 +8220,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки средств бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8496,878 +8461,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...826 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -9437,51 +8574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22959,55 +22096,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23333,31 +22470,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>