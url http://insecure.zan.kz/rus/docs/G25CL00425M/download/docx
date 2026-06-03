--- v0 (2026-03-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="412de9b" w14:textId="412de9b">
+    <w:p w14:paraId="365a1de" w14:textId="365a1de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Акжарского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Акжарского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -212,402 +236,517 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
-[...18 lines deleted...]
-      1) доходы - 69 191 тысяч тенге;</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 31 000 тысяч тенге;</w:t>
+      1) доходы – 76 339 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0 тенге;</w:t>
+      налоговые поступления – 31 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 38 191 тысяч тенге;</w:t>
+      неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 69 191 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование: 0 тенге, в том числе:</w:t>
+      специальные поступления - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0 тенге;</w:t>
+      поступления трансфертов – 45 339 тыс тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0 тенге;</w:t>
+      2) затраты – 84 339 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0 тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0 тенге;</w:t>
+      бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление от продажи финансовых активов - 0 тенге;</w:t>
+      погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге, в том числе:</w:t>
+      приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов - 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – 8 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тенге.</w:t>
+      6) ненефтяной дефицит (профицит) бюджета- 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступление займов – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погашение займов – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 8 000 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -618,128 +757,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете Акжарского сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 10 500 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение сумм целевых текущих трансфертов определяется на основании решения акима Акжарского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Акжарского сельского округа на 2026 год объем субвенции с районного бюджета в сумме 27 691 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -951,83 +1090,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Хромтауского районного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">маслихата от 24 декабря </w:t>
+              <w:t xml:space="preserve">маслихата № 425 от 24 декабря </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 года № 425</w:t>
+              <w:t>2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Акжарского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1083,51 +1260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тысяч тенге)</w:t>
+сумма  (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1498,51 +1675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наименование</w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1933,51 +2110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 191</w:t>
+76 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3814,51 +3991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 000</w:t>
+ 10 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4900,51 +5077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5068,51 +5245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 191</w:t>
+45 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5277,51 +5454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 191</w:t>
+45 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5486,207 +5663,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 191</w:t>
+45 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-cумма (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5709,85 +5885,85 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5823,115 +5999,115 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5950,3889 +6126,4302 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-Подпрограмма</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...128 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...241 lines deleted...]
-6</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...225 lines deleted...]
-69 191</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-43 691</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-43 691</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-43 691</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-43 691</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-15 000</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-13 000</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...229 lines deleted...]
-10 500</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27742,55 +28331,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28116,31 +28705,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>