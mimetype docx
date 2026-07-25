--- v1 (2026-06-03)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="365a1de" w14:textId="365a1de">
+    <w:p w14:paraId="3f756a0" w14:textId="3f756a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Акжарского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Акжарского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,84 +235,85 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 76 339 тысяч тенге, в том числе:</w:t>
+      1) доходы – 91 727 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 31 000 тысяч тенге;</w:t>
+      налоговые поступления – 46 388 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -382,51 +359,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 45 339 тыс тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 84 339 тысяч тенге;</w:t>
+      2) затраты – 99 727 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,87 +485,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 8 000 тысяч тенге;</w:t>
+      5)дефицит (профицит) бюджета – - 8 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета- 0 тенге;</w:t>
+      6)ненефтяной дефицит (профицит)бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 000 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -598,155 +593,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 8 000 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 8 000 тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 473</w:t>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,128 +752,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете Акжарского сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 10 500 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение сумм целевых текущих трансфертов определяется на основании решения акима Акжарского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Акжарского сельского округа на 2026 год объем субвенции с районного бюджета в сумме 27 691 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1140,71 +1135,2977 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Акжарского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 473</w:t>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 727</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1223,88 +4124,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория</w:t>
+Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма  (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1335,51 +4236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс</w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1436,51 +4337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подкласс</w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1550,51 +4451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специфика</w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1792,82 +4693,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1906,50 +4775,86 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2074,296 +4979,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I. Доходы</w:t>
-[...35 lines deleted...]
-76 339</w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99 727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...167 lines deleted...]
-31 000</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2392,187 +5297,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-6 500</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2633,155 +5538,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...103 lines deleted...]
-6 500</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2801,405 +5706,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-300</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3219,196 +6124,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3469,155 +6374,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...103 lines deleted...]
-200</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3710,123 +6615,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...71 lines deleted...]
-200</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3878,373 +6783,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
- 10 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4264,196 +7169,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4473,196 +7378,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4714,164 +7619,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4955,550 +7860,542 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-45 339</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-45 339</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5518,1187 +8415,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...1135 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -6755,3428 +8515,60 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3376 lines deleted...]
-Остатки бюджетных средств</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки средств бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28331,55 +26723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>