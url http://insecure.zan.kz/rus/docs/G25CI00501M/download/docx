--- v0 (2026-03-06)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa8c381" w14:textId="aa8c381">
+    <w:p w14:paraId="c528543" w14:textId="c528543">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,178 +232,178 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответсвенно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 114 014 тысяч тенге:</w:t>
+      1) доходы– 114 014 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 6 097 тысяч тенге;</w:t>
+      налоговые поступления – 7 590 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 1 493 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 106 424 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 114 014 тысяч тенге;</w:t>
+      2) затраты – 114 177,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тенге:</w:t>
+      3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -413,177 +413,239 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства– 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета– - 163,1 тыс. тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 163,1 тыс. тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тенге;</w:t>
+      поступления займов– 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге;</w:t>
+      погашение займов– 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 163,1 тыс.тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -983,50 +1045,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению Мугалжарского районного маслихата от 26 декабря 2025 года № 501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Ащысайского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1730,51 +1830,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 097</w:t>
+7 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3187,51 +3287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4434,51 +4534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114 014</w:t>
+114 177,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4643,51 +4743,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 889</w:t>
+32 052,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4852,51 +4952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 889</w:t>
+32 052,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5061,51 +5161,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 889</w:t>
+32 052,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5270,51 +5370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 889</w:t>
+32 052,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5479,51 +5579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 150</w:t>
+5 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5688,51 +5788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 150</w:t>
+5 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5897,51 +5997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 150</w:t>
+ 5 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6106,51 +6206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 150</w:t>
+ 5 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6315,51 +6415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-71 975 </w:t>
+76 325 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6524,51 +6624,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-71 975 </w:t>
+76 325 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6733,51 +6833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-71 975 </w:t>
+76 325 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6870,51 +6970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
+013 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6942,256 +7042,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-71 975 </w:t>
+76 325 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7211,50 +7315,882 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-163,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7352,51 +8288,887 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+163,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>