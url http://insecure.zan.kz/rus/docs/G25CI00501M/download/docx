--- v1 (2026-06-05)
+++ v2 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c528543" w14:textId="c528543">
+    <w:p w14:paraId="8b8b902" w14:textId="8b8b902">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,141 +251,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы– 114 014 тысяч тенге;</w:t>
+      1) доходы – 123 248 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 7 590 тысяч тенге;</w:t>
+      налоговые поступления – 16 179,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тенге;</w:t>
+      неналоговые поступления – 250,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тенге;</w:t>
+      поступления от продажи основного капитала – 394,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 106 424 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 114 177,1 тысяч тенге;</w:t>
+      2) затраты – 123 411,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -449,179 +449,179 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства– 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета– - 163,1 тыс. тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 163,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 163,1 тыс. тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 163,1 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления займов– 0 тенге;</w:t>
+      поступления займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов– 0 тенге;</w:t>
+      погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 163,1 тыс.тенге.</w:t>
+      используемые остатки бюджетных средств – 163,1 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 527</w:t>
+        <w:t>№ 589</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1023,98 +1023,137 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению Мугалжарского районного маслихата от 26 декабря 2025 года № 501</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мугалжарского районного </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 26 декабря 2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>года № 501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Ащысайского сельского округа на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Ащесайского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Мугалжарского районного маслихата Актюбинской области от 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 527</w:t>
+        <w:t>№ 589</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1653,51 +1692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114 014</w:t>
+123 248</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1830,51 +1869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 590</w:t>
+16 179,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2361,51 +2400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 497</w:t>
+5 507,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2715,51 +2754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 650</w:t>
+4 660,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3069,51 +3108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 493</w:t>
+9 071,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3246,51 +3285,1113 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 493</w:t>
+9 071,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НЕНАЛОГОВЫЕ ПОСТУПЛЕНИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+394,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земельных участков и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+394,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+394,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4534,51 +5635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114 177,1</w:t>
+123 411,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4743,51 +5844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 052,1</w:t>
+36 049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4952,51 +6053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 052,1</w:t>
+36 049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5161,51 +6262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 052,1</w:t>
+36 049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5370,51 +6471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 052,1</w:t>
+36 049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5579,51 +6680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 800</w:t>
+13 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5788,51 +6889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 800</w:t>
+13 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5997,51 +7098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 5 800</w:t>
+13 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6206,469 +7307,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 5 800</w:t>
+11 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-76 325 </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-76 325 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6688,196 +7789,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-76 325 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6929,447 +8030,447 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-76 325 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7524,50 +8625,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7633,51 +8943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Аппарат акима города районного значения, села,поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22148,55 +23458,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22522,31 +23832,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>