--- v0 (2026-01-19)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0297ae9" w14:textId="0297ae9">
+    <w:p w14:paraId="2444a9b" w14:textId="2444a9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Булакского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Кобдинского районного маслихата Актюбинской области от 26 декабря 2025 года № 439</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Кобдинский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Булакского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,193 +259,174 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 42 084 тысяч тенге, в том числе:</w:t>
+      1) доходы - 42084 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 7 100 тысяч тенге;</w:t>
+      налоговые поступления 7100 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0 тенге;</w:t>
+      не налоговые поступления - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления - 0 тенге;</w:t>
+      поступления трансфертов - 34984тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 34 984 тысяч тенге;</w:t>
+      2) затраты - 44730,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 42 084 тысяч тенге;</w:t>
-[...17 lines deleted...]
-      3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -431,51 +436,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -503,145 +508,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета - 0 тенге;</w:t>
+      6) не нефтяной дефицит (использование профицита) бюджета - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Кобдинского районного маслихата Актюбинской области от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход сельского бюджета зачисляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоги на собственность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -688,90 +737,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О республиканском бюджете на 2026 - 2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2026 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -800,110 +849,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель для исчисления пособий и иных социальных выплат, а также для применения штрафных санкций, налогов и других платежей в соответствии с законодательством Республики Казахстан – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величина прожиточного минимума для исчисления размеров базовых социальных выплат – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Учесть в бюджете Булакского сельского округа на 2026 год </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>объемы субвенций</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, передаваемых из районного бюджета в сумме 34 984 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1085,50 +1134,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению Кобдинского районного маслихата от 26 декабря 2025 года № 439</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Булакского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Кобдинского районного маслихата Актюбинской области от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -2550,51 +2637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4099</w:t>
+4140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2904,51 +2991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
+214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3258,51 +3345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-214</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4155,64 +4242,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4556,52 +4629,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4681,52 +4754,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5121,51 +5194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42084</w:t>
+44730,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5957,50 +6030,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 32449</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6375,51 +6466,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8045</w:t>
+10267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6712,92 +6803,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Водоснабжение населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6853,196 +6948,192 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-6250</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоснабжение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7062,196 +7153,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6250</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7303,164 +7394,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3450</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7553,123 +7644,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7762,505 +7853,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-800</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобильный транспорт</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8316,160 +8407,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8557,128 +8648,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Обеспечение функционирования автомобильных дорог в городах районного значения, поселках, селах, сельских округах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8798,333 +8889,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, поселках, селах, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9144,192 +9243,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9381,160 +9484,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9618,128 +9725,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9864,112 +9975,918 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Финансирование дефицита бюджета</w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -10313,52 +11230,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10438,52 +11355,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -10714,51 +11631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10882,51 +11799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11091,51 +12008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11300,51 +12217,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11509,51 +12426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32639,55 +33556,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>